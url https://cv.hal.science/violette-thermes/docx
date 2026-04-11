--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -231,291 +231,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
+                <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adipocyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.107580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273506v1</w:t>
+                <w:t xml:space="preserve">ineris-05326837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mergot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 289, pp.107580. </w:t>
+              <w:t xml:space="preserve">Adipocyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05326837v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
               </w:r>
@@ -674,51 +674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu-Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -808,51 +808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -942,64 +942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
@@ -1197,64 +1197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1318,51 +1318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,351 +1567,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D imaging of whole organ after clearing: taking a new look at the zebrafish testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Rivière</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43012⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505000v1</w:t>
+                <w:t xml:space="preserve">hal-01594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+                <w:t xml:space="preserve">High-resolution 3D imaging of whole organ after clearing: taking a new look at the zebrafish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594581v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 244 (7), pp.888-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pung-Pung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194, pp.152-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Yih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Hsuan Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2338,51 +2338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of [i]Ol-foxi3[/i] and Na+/K+-ATPase in ionocytes during the development of euryhaline medaka [i](Oryzias latipes)[/i] embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,375 +2448,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ol-insm1b, a SNAG family transcription factor involved in cell cycle arrest during medaka development.</w:t>
+                <w:t xml:space="preserve">Evolutionary modification of mouth position in deuterostomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Candal</w:t>
+                <w:t xml:space="preserve">Lionel Christiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Alunni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kerfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungo Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.04.038⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.502-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180070v1</w:t>
+                <w:t xml:space="preserve">hal-00180899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary modification of mouth position in deuterostomes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ol-insm1b, a SNAG family transcription factor involved in cell cycle arrest during medaka development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+                <w:t xml:space="preserve">Eva Candal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Kerfant</w:t>
+                <w:t xml:space="preserve">Alessandro Alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shungo Kano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Françoise Jamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (4), pp.502-11. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 309 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2007.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180899v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medaka simplet (FAM53B) belongs to a family of novel vertebrate genes controlling cell proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Candal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Alunni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,77 +2880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medaka as a model system for the characterisation of cell cycle regulators: a functional analysis of Ol-Gadd45gamma during early embryogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Candal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,51 +3022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microcystin-LR on development of medaka fish embryos (Oryzias latipes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury de Luze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-SceI meganuclease mediates highly efficient transgenesis in fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Grabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,64 +3302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transgenesis among the Fishes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 126 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3442,51 +3442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3565,64 +3565,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé in vitro de production d'ovocytes ou d'oeufs presentant une modification génomique ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3666,64 +3666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random integration of a polynucleotide after in vivo linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena Ristoratore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,64 +3825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3904,51 +3904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisés jusqu'à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4117,678 +4117,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Judycka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
+                <w:t xml:space="preserve">Sully Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
+              <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084613v1</w:t>
+                <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Davilma</w:t>
+                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Heng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Sylwia Judycka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
+              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107315v1</w:t>
+                <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation d'une technique non invasive de génotypage sur les larves de médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+                <w:t xml:space="preserve">Djibril Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Journées de l’ISC LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+                <w:t xml:space="preserve">hal-04634740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'une technique non invasive de génotypage sur les larves de médaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Scott</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’ISC LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634740v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Artificial Intelligence to study ovarian development in model fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMO BCDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4807,333 +4807,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by microRNA 202 (miR-202) in the fish oocyte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pšenička</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+                <w:t xml:space="preserve">Mak Sully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210922v1</w:t>
+                <w:t xml:space="preserve">hal-04187726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by microRNA 202 (miR-202) in the fish oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mak Sully</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Martin Pšenička</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187726v1</w:t>
+                <w:t xml:space="preserve">hal-04210922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,398 +5182,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833209v1</w:t>
+                <w:t xml:space="preserve">hal-03764407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
+                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764407v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046034v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by micro RNA 202 (miR-202) in the fish oocyte</w:t>
               </w:r>
@@ -5684,103 +5684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
@@ -5835,77 +5835,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5943,77 +5943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’outils d’intelligence artificielle pour la segmentation d’images 3D d’ovaire de poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque de la Société Française de Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,178 +6032,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'ovogenèse par les microARN chez le medaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cinétique de l'ovogenèse au cours du cycle reproducteur chez le médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787393v1</w:t>
+                <w:t xml:space="preserve">hal-03169545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de l'ovogenèse au cours du cycle reproducteur chez le médaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Régulation de l'ovogenèse par les microARN chez le medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169545v1</w:t>
+                <w:t xml:space="preserve">hal-02787393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
               </w:r>
@@ -6439,51 +6439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de CRISPR/Cas9 pour l'étude du rôle des microARNs dans l'ovogenèse chez le médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Genome editing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,51 +6508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et régulation de la fécondité chez le poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mathématiques et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Lebesgue., Nov 2018, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6571,152 +6571,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal-effect genes and egg quality: usual suspects and new players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High resolution imaging of whole zebrafish samples after clearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">9. Imaging The Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595100v1</w:t>
+                <w:t xml:space="preserve">hal-02787716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
+                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,776 +6732,776 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603044v1</w:t>
+                <w:t xml:space="preserve">hal-01594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clearing and high-resolution 3D imaging of the whole medaka ovary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armin Jenett</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595127v1</w:t>
+                <w:t xml:space="preserve">hal-01603044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Maternal-effect genes and egg quality: usual suspects and new players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594638v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution imaging of whole zebrafish samples after clearing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Clearing and high-resolution 3D imaging of the whole medaka ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Jenett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Imaging The Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787716v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing microrna repertoires in eggs from 4 fish species can reveal secrets of both life history traits and embryo viability/quality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740533v1</w:t>
+                <w:t xml:space="preserve">hal-02742954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing microrna repertoires in eggs from 4 fish species can reveal secrets of both life history traits and embryo viability/quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Ove Skaftnesmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wargelius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897087v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742954v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the regulation of gill functions by corticosteroid in fish</w:t>
               </w:r>
@@ -7513,51 +7513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,260 +7602,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yolk-sac ionocyte lineage ontogenesis and its regulation by MR and GRs in Medaka embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of corticosteroid receptors in fish osmoregulation: Is GR the only regulator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748616v1</w:t>
+                <w:t xml:space="preserve">hal-02745681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid receptors in fish osmoregulation: Is GR the only regulator?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The yolk-sac ionocyte lineage ontogenesis and its regulation by MR and GRs in Medaka embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiun-Lin Horng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745681v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the development of osmoregulatory organs in the medaka: role of cortisol receptors</w:t>
               </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Horng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7979,51 +7979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des lignées transgéniques de l'amphibien Xenopus tropicalis pour l'étude de la régulation de promoteurs au cours du développement embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8373,103 +8373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8507,51 +8507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Oogenesis Dynamics in the Medaka Ovary Using a Quantitative 3D Image Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8770,51 +8770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,77 +8869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,51 +9132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,64 +9382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in the trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9501,428 +9501,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of miR202 after targeting its 3' genomic region using the CRISPR/Cas9 technology</w:t>
+                <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
+              <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742891v1</w:t>
+                <w:t xml:space="preserve">hal-02742929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742929v1</w:t>
+                <w:t xml:space="preserve">hal-02741924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Inactivation of miR202 after targeting its 3' genomic region using the CRISPR/Cas9 technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741924v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9990,77 +9990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution 3D imaging of whole zebrafish ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10249,51 +10249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiun-Lin Horng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pung-Pung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10393,51 +10393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combine Labels and Image Pre-Processing - CLIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9ffc2008443d78cff8e7a5127f2be1013ffaaf88;origin=https://github.com/INRAE-LPGP/ImageAnalysis_CombineLabels;visit=swh:1:snp:f8f040f0a3b7506287f526c1bcab8f80b4996d52;anchor=swh:1:rev:39d2d2b9f0477efc6b53e15b1251f012fd908b3b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10496,51 +10496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la fécondité chez le médaka : étude du rôle des microARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Rennes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10727,51 +10727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marisaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Iorillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Basili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Gioacchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pung-Pung Hwang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCX0FTGP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Cheng Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yih Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hsuan Hsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00483.2011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDSKPZD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Candal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jamen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.04.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W470L767-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kerfant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG7Q7VK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02350" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.03.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QSCS3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Luze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Puiseux-Dao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D212PQF9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grabher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Ristoratore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(02)00218-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20566-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Lin Horng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Hwang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Horng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartheleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ffc2008443d78cff8e7a5127f2be1013ffaaf88;origin=https://github.com/INRAE-LPGP/ImageAnalysis_CombineLabels;visit=swh:1:snp:f8f040f0a3b7506287f526c1bcab8f80b4996d52;anchor=swh:1:rev:39d2d2b9f0477efc6b53e15b1251f012fd908b3b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04685685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marisaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Iorillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Basili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Gioacchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pung-Pung Hwang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCX0FTGP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Cheng Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yih Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hsuan Hsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00483.2011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDSKPZD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kerfant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG7Q7VK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Candal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jamen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.04.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W470L767-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02350" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.03.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QSCS3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Luze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Puiseux-Dao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D212PQF9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grabher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Ristoratore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(02)00218-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20566-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740533v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Lin Horng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Hwang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Horng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartheleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ffc2008443d78cff8e7a5127f2be1013ffaaf88;origin=https://github.com/INRAE-LPGP/ImageAnalysis_CombineLabels;visit=swh:1:snp:f8f040f0a3b7506287f526c1bcab8f80b4996d52;anchor=swh:1:rev:39d2d2b9f0477efc6b53e15b1251f012fd908b3b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04685685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>