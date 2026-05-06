--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -72,255 +72,260 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+                <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davilma</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Mak</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adipocyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458486v1</w:t>
+                <w:t xml:space="preserve">hal-05273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu-Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -335,3064 +340,2934 @@
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 289, pp.107580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-05326837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
+                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adipocyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273506v1</w:t>
+                <w:t xml:space="preserve">hal-04501492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (7), pp.dev201185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.201185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501492v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of ovaries</w:t>
+                <w:t xml:space="preserve">Deciphering sex-specific miRNAs as heat-recorders in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Tosca A van Gelderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pécot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201185⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.18722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21864-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062159v1</w:t>
+                <w:t xml:space="preserve">hal-03886962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering sex-specific miRNAs as heat-recorders in zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primordial germ cell migration and histological and molecular characterization of gonadal differentiation in Pachón Cavefish Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Álvarez-Dios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesc Piferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.18722. </w:t>
+              <w:t xml:space="preserve">Sexual Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21864-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000513378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886962v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primordial germ cell migration and histological and molecular characterization of gonadal differentiation in Pachón Cavefish Astyanax mexicanus</w:t>
+                <w:t xml:space="preserve">A Comparison of Reproductive Performances in Young and Old Females: A Case Study on the Atlantic Bluefin Tuna in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">Luca Marisaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Beille</w:t>
+                <w:t xml:space="preserve">Orsola Iorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Danilo Basili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Gioacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000513378⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11123340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166084v1</w:t>
+                <w:t xml:space="preserve">hal-03448300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Reproductive Performances in Young and Old Females: A Case Study on the Atlantic Bluefin Tuna in the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orsola Iorillo</w:t>
+                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Basili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11123340⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.1099-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448300v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935099v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Henry</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871468v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution 3D imaging of whole organ after clearing: taking a new look at the zebrafish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Laurie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991460v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D imaging of whole organ after clearing: taking a new look at the zebrafish testis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (10-11-12), pp.505-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505000v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
+                <w:t xml:space="preserve">Evidence for two distinct waves of epidermal ionocyte differentiation during medaka embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vincent Trayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (10-11-12), pp.505-509. </w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 244 (7), pp.888-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.24290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274514v1</w:t>
+                <w:t xml:space="preserve">hal-01182846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two distinct waves of epidermal ionocyte differentiation during medaka embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the role of cortisol and corticosteroid receptors in epidermal ionocyte development in the medaka (Oryzias latipes) embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Trayer</w:t>
+                <w:t xml:space="preserve">Pung-Pung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Séjourné</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 244 (7), pp.888-902. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194, pp.152-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvdy.24290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182846v1</w:t>
+                <w:t xml:space="preserve">hal-01205073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the role of cortisol and corticosteroid receptors in epidermal ionocyte development in the medaka (Oryzias latipes) embryos.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acid secretion by mitochondrion-rich cells of medaka (Oryzias latipes) acclimated to acidic freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chia-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Hsuan Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.09.011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302, pp.R283-R291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00483.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01205073v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid secretion by mitochondrion-rich cells of medaka (Oryzias latipes) acclimated to acidic freshwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Expression of [i]Ol-foxi3[/i] and Na+/K+-ATPase in ionocytes during the development of euryhaline medaka [i](Oryzias latipes)[/i] embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pung-Pung Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00483.2011⟩</w:t>
+              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4-5), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gep.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205032v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of [i]Ol-foxi3[/i] and Na+/K+-ATPase in ionocytes during the development of euryhaline medaka [i](Oryzias latipes)[/i] embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ol-insm1b, a SNAG family transcription factor involved in cell cycle arrest during medaka development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Candal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gep.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 309 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205006v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary modification of mouth position in deuterostomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Christiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kerfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shungo Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (4), pp.502-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ol-insm1b, a SNAG family transcription factor involved in cell cycle arrest during medaka development.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Medaka simplet (FAM53B) belongs to a family of novel vertebrate genes controlling cell proliferation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Candal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Alunni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jamen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+                <w:t xml:space="preserve">Guillaume Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.04.038⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133 (10), pp.1881-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.02350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00180070v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medaka simplet (FAM53B) belongs to a family of novel vertebrate genes controlling cell proliferation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Medaka as a model system for the characterisation of cell cycle regulators: a functional analysis of Ol-Gadd45gamma during early embryogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Candal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.02350⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (7-8), pp.945-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mod.2004.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113755v1</w:t>
+                <w:t xml:space="preserve">hal-00121761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medaka as a model system for the characterisation of cell cycle regulators: a functional analysis of Ol-Gadd45gamma during early embryogenesis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of microcystin-LR on development of medaka fish embryos (Oryzias latipes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Luze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Puiseux-Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mod.2004.03.007⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (2), pp.141-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2003.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121761v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microcystin-LR on development of medaka fish embryos (Oryzias latipes).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">I-SceI meganuclease mediates highly efficient transgenesis in fish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+                <w:t xml:space="preserve">Clemens Grabher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Ristoratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2003.11.010⟩</w:t>
+              <w:t xml:space="preserve">Mech Dev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 118 (1-2), pp.91-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4773(02)00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00121762v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-SceI meganuclease mediates highly efficient transgenesis in fish.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The transgenesis among the Fishes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 126 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3402,146 +3277,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal RNAs, fish and amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-0-12-815145-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20566-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3551,218 +3426,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé in vitro de production d'ovocytes ou d'oeufs presentant une modification génomique ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: PCT/FR2005003182. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random integration of a polynucleotide after in vivo linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena Ristoratore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : PCT/EP0210224. 2002, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3772,209 +3647,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit poisson deviendra grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisés jusqu'à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3984,4122 +3859,4122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du diagnostic moléculaire de l’insuffisance ovarienne prématurée (IOP) grâce à un modèle poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lokchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de génétique médicale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Judycka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'une technique non invasive de génotypage sur les larves de médaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Scott</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’ISC LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634740v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation d'une technique non invasive de génotypage sur les larves de médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+                <w:t xml:space="preserve">Djibril Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">Journées de l’ISC LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Artificial Intelligence to study ovarian development in model fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMO BCDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mak Sully</w:t>
+                <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by microRNA 202 (miR-202) in the fish oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pšenička</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187726v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by microRNA 202 (miR-202) in the fish oocyte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mak Sully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210922v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-β signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pécot</w:t>
+                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764407v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046034v1</w:t>
+                <w:t xml:space="preserve">hal-03764407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833209v1</w:t>
+                <w:t xml:space="preserve">hal-04046034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by micro RNA 202 (miR-202) in the fish oocyte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+                <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211036v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187040v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Hippo pathway-mediated regulation of micropyle formation by micro RNA 202 (miR-202) in the fish oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892521v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’outils d’intelligence artificielle pour la segmentation d’images 3D d’ovaire de poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque de la Société Française de Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de l'ovogenèse au cours du cycle reproducteur chez le médaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Régulation de l'ovogenèse par les microARN chez le medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169545v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'ovogenèse par les microARN chez le medaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cinétique de l'ovogenèse au cours du cycle reproducteur chez le médaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787393v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de CRISPR/Cas9 pour l'étude du rôle des microARNs dans l'ovogenèse chez le médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Genome editing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et régulation de la fécondité chez le poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mathématiques et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Lebesgue., Nov 2018, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution imaging of whole zebrafish samples after clearing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maternal-effect genes and egg quality: usual suspects and new players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Imaging The Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787716v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594638v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Clearing and high-resolution 3D imaging of the whole medaka ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Jenett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603044v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal-effect genes and egg quality: usual suspects and new players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595100v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clearing and high-resolution 3D imaging of the whole medaka ovary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">High resolution imaging of whole zebrafish samples after clearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Imaging The Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595127v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing microrna repertoires in eggs from 4 fish species can reveal secrets of both life history traits and embryo viability/quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Ove Skaftnesmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wargelius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742954v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing microrna repertoires in eggs from 4 fish species can reveal secrets of both life history traits and embryo viability/quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie A. Juanchich</w:t>
+                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Ove Skaftnesmo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wargelius</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740533v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897087v1</w:t>
+                <w:t xml:space="preserve">hal-02742954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the regulation of gill functions by corticosteroid in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of corticosteroid receptors in fish osmoregulation: Is GR the only regulator?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yolk-sac ionocyte lineage ontogenesis and its regulation by MR and GRs in Medaka embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiun-Lin Horng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the development of osmoregulatory organs in the medaka: role of cortisol receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Horng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Séminaire du réseau EFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des lignées transgéniques de l'amphibien Xenopus tropicalis pour l'étude de la régulation de promoteurs au cours du développement embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hostis-Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Madigou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+                <w:t xml:space="preserve">J. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartheleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence Découverte des Génômes et Expression des Gènes. Paris 15 Mai 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8109,2254 +7984,2254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Oogenesis Dynamics in the Medaka Ovary Using a Quantitative 3D Image Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of micropyle formation in medaka (Oryzias latipes) miR-202 -/- mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.155-156, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthode pour l'analyse 3D de la dynamique ovarienne chez le poisson : Transparisation, microscopie, analyse d'image et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congrès de l'Association Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.153-153, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in the trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Inactivation of miR202 after targeting its 3' genomic region using the CRISPR/Cas9 technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
+              <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742929v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741924v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of miR202 after targeting its 3' genomic region using the CRISPR/Cas9 technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742891v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution 3D imaging of whole zebrafish ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jenett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. , 2015, Zebrafish 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence de deux vagues distinctes de différenciation des ionocytes au sein de l'épithélium du sac vitellin embryonnaire chez le poisson medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the development of epidermal ionocytes in medaka: role of a cortisol receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiun-Lin Horng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Trayer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pung-Pung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint meeting of the British and French Societies for Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nice, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10366,113 +10241,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combine Labels and Image Pre-Processing - CLIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9ffc2008443d78cff8e7a5127f2be1013ffaaf88;origin=https://github.com/INRAE-LPGP/ImageAnalysis_CombineLabels;visit=swh:1:snp:f8f040f0a3b7506287f526c1bcab8f80b4996d52;anchor=swh:1:rev:39d2d2b9f0477efc6b53e15b1251f012fd908b3b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10482,105 +10357,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la fécondité chez le médaka : étude du rôle des microARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Rennes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04685685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10727,51 +10602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marisaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Iorillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Basili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Gioacchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pung-Pung Hwang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCX0FTGP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Cheng Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yih Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hsuan Hsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00483.2011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDSKPZD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kerfant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG7Q7VK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Candal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jamen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.04.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W470L767-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02350" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.03.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QSCS3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Luze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Puiseux-Dao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D212PQF9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grabher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Ristoratore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(02)00218-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20566-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740533v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Lin Horng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Hwang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Horng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartheleix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ffc2008443d78cff8e7a5127f2be1013ffaaf88;origin=https://github.com/INRAE-LPGP/ImageAnalysis_CombineLabels;visit=swh:1:snp:f8f040f0a3b7506287f526c1bcab8f80b4996d52;anchor=swh:1:rev:39d2d2b9f0477efc6b53e15b1251f012fd908b3b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04685685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca A van Gelderen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio &#193;lvarez-Dios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Piferrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21864-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marisaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Iorillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Basili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Gioacchini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pung-Pung Hwang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCX0FTGP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Cheng Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yih Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Hsuan Hsu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00483.2011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.04.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDSKPZD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Candal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jamen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.04.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W470L767-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kerfant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG7Q7VK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02350" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QSCS3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Luze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Puiseux-Dao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2003.11.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D212PQF9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grabher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Ristoratore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(02)00218-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20566-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109435v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Lin Horng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Hwang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Horng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Hostis-Guidet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartheleix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ffc2008443d78cff8e7a5127f2be1013ffaaf88;origin=https://github.com/INRAE-LPGP/ImageAnalysis_CombineLabels;visit=swh:1:snp:f8f040f0a3b7506287f526c1bcab8f80b4996d52;anchor=swh:1:rev:39d2d2b9f0477efc6b53e15b1251f012fd908b3b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04685685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>