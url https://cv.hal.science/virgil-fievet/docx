--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -554,278 +554,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in traits associated with parasitism and saprotrophism in a fungal root-rot pathogen invading intensive pine plantations</w:t>
+                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Labbe</w:t>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lung</w:t>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605096v1</w:t>
+                <w:t xml:space="preserve">hal-01600198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in traits associated with parasitism and saprotrophism in a fungal root-rot pathogen invading intensive pine plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+                <w:t xml:space="preserve">Brigitte Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
+                <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600198v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen erysiphe alphitoides</w:t>
               </w:r>
@@ -2349,385 +2349,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">A real-time evolution experiment with oak and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607740v1</w:t>
+                <w:t xml:space="preserve">hal-02741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution of clonal lineages after a recent introduction of an invasive fungal pathogen (Cryphonectria parasitica) in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
+                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jakuschkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741062v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time evolution experiment with oak and powdery mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome evolution of clonal lineages after a recent introduction of an invasive fungal pathogen (Cryphonectria parasitica) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741271v1</w:t>
+                <w:t xml:space="preserve">hal-02741062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Pest Insect Monitoring in viticulture</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D78A0CB"/>
+    <w:nsid w:val="E26A1046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgil-fievet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3840-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baibout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Kothari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1981437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lur Epelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nogues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgil-fievet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3840-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baibout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Kothari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1981437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lur Epelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nogues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>