--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -554,278 +554,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
+                <w:t xml:space="preserve">Variation in traits associated with parasitism and saprotrophism in a fungal root-rot pathogen invading intensive pine plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+                <w:t xml:space="preserve">Frédéric Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Brigitte Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600198v1</w:t>
+                <w:t xml:space="preserve">hal-01605096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in traits associated with parasitism and saprotrophism in a fungal root-rot pathogen invading intensive pine plantations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lung</w:t>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26, pp.99-108. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605096v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen erysiphe alphitoides</w:t>
               </w:r>
@@ -2349,385 +2349,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time evolution experiment with oak and powdery mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jakuschkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741271v1</w:t>
+                <w:t xml:space="preserve">hal-01607740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Genome evolution of clonal lineages after a recent introduction of an invasive fungal pathogen (Cryphonectria parasitica) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Jakuschkin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ouadah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607740v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution of clonal lineages after a recent introduction of an invasive fungal pathogen (Cryphonectria parasitica) in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A real-time evolution experiment with oak and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741062v1</w:t>
+                <w:t xml:space="preserve">hal-02741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Pest Insect Monitoring in viticulture</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E26A1046"/>
+    <w:nsid w:val="1A81CB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgil-fievet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3840-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baibout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Kothari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1981437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lur Epelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nogues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgil-fievet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3840-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baibout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Kothari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1981437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lur Epelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nogues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>