--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2349,385 +2349,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">A real-time evolution experiment with oak and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607740v1</w:t>
+                <w:t xml:space="preserve">hal-02741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome evolution of clonal lineages after a recent introduction of an invasive fungal pathogen (Cryphonectria parasitica) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time evolution experiment with oak and powdery mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barres</w:t>
+                <w:t xml:space="preserve">Deciphering the pathobiome: intra- and interkingdom interactions involving the pathogen Erysiphe alphitoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jakuschkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France. 90 p</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741271v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Pest Insect Monitoring in viticulture</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A81CB91"/>
+    <w:nsid w:val="36930E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3258,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgil-fievet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3840-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baibout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Kothari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1981437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lur Epelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nogues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgil-fievet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3840-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baibout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Kothari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1981437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Burges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lur Epelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garbisu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jakuschkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schwaller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0777-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fievet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Guigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poinsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delemarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-8-0942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16629.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7GZ26DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2007.00331.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C8B5860EC9398A3B861F7747AEA4FAE8E16087/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03208.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNF8G91W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nogues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Tamaddoni-Nezhad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniya Kamenova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>