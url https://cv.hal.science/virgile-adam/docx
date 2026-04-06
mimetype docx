--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2291,286 +2291,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the Z-Ring Nanostructure during the Streptococcus pneumoniae Cell Cycle Revealed by Photoactivated Localization Microscopy.</w:t>
+                <w:t xml:space="preserve">Rational design of enhanced photoresistance in a photoswitchable fluorescent protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacq</w:t>
+                <w:t xml:space="preserve">Chenxi Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam El Kathib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.XXX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/3/1/014004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199165v1</w:t>
+                <w:t xml:space="preserve">hal-01161782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of enhanced photoresistance in a photoswitchable fluorescent protein</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remodeling of the Z-Ring Nanostructure during the Streptococcus pneumoniae Cell Cycle Revealed by Photoactivated Localization Microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Kathib</w:t>
+                <w:t xml:space="preserve">Maxime Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virgile Adam</w:t>
+                <w:t xml:space="preserve">Christine Moriscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e01108-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161782v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie de fluorescence à super-résolution : un outil révolutionnaire pour imager le vivant à l'échelle nanométrique.</w:t>
               </w:r>
@@ -2632,151 +2632,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of photoswitching in fluorescent proteins.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenxi Duan</w:t>
+                <w:t xml:space="preserve">Excited state dynamics of the photoconvertible fluorescent protein Kaede revealed by ultrafast spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.867 - 874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3pp50335f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131245v1</w:t>
+                <w:t xml:space="preserve">hal-01113460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototransformable fluorescent proteins: Future challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2818,683 +2844,657 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.92-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In cellulo Evaluation of Phototransformation Quantum Yields in Fluorescent Proteins Used As Markers for Single-Molecule Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Avilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berardozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudalige S. Gunewardene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel T. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.Volume 9 | Issue 6 | e98362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of the photoconvertible fluorescent protein Kaede revealed by ultrafast spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phototransformable fluorescent proteins: which one for which application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (1), pp.19-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3pp50335f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01113460v1</w:t>
+                <w:t xml:space="preserve">hal-01131208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransformable fluorescent proteins: which one for which application?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis of photoswitching in fluorescent proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxi Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 142 (1), pp.19-41</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1148, pp.177-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131208v1</w:t>
+                <w:t xml:space="preserve">hal-01131245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Excited-State Dynamics of the Fluorescent Protein Dendra2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural evidence for a two-regime photobleaching mechanism in a reversibly switchable fluorescent protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxi Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Fron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Mizuno</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (42), pp.15841-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662511v1</w:t>
+                <w:t xml:space="preserve">hal-01322350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evidence for a two-regime photobleaching mechanism in a reversibly switchable fluorescent protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+                <w:t xml:space="preserve">Revealing the Excited-State Dynamics of the Fluorescent Protein Dendra2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Fron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Auweraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (8), pp.2300 - 2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309219m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322350v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evidence for a Two-Regime Photobleaching Mechanism in a Reversibly Switchable Fluorescent Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (42), pp.15841 - 15850. </w:t>
@@ -3773,915 +3773,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature of Transient Dark States in a Photoactivatable Fluorescent Protein</w:t>
+                <w:t xml:space="preserve">From EosFP to mIrisFP: structure-based development of advanced photoactivatable marker proteins of the GFP-family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arijit Roy</w:t>
+                <w:t xml:space="preserve">Jörg Wiedenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Field</w:t>
+                <w:t xml:space="preserve">Susan Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Nienhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja2085355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.377-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389684v1</w:t>
+                <w:t xml:space="preserve">hal-02389707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EosFP to mIrisFP: structure-based development of advanced photoactivatable marker proteins of the GFP-family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational Design of Photoconvertible and Biphotochromic Fluorescent Proteins for Advanced Microscopy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franz Oswald</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Nienhaus</w:t>
+                <w:t xml:space="preserve">Charlotte c. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.201000122⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (10), pp.1241-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02389707v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Photoconvertible and Biphotochromic Fluorescent Proteins for Advanced Microscopy Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nature of Transient Dark States in a Photoactivatable Fluorescent Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (10), pp.1241-1251. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (46), pp.18586-18589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja2085355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389699v1</w:t>
+                <w:t xml:space="preserve">hal-02389684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data storage based on photochromic and photoconvertible fluorescent proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-temperature switching by photoinduced protonation in photochromic fluorescent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Regis Faro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Ichi Hotta</w:t>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Yamagata</w:t>
+                <w:t xml:space="preserve">Claudine Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 149 (4), pp.289-298. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b9pp00121b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389676v1</w:t>
+                <w:t xml:space="preserve">hal-02389665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature switching by photoinduced protonation in photochromic fluorescent proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine Tuning the Optical Properties of Green to Red Photoconvertible Fluorescent Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Nienhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Regis Faro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ulrich Nienhaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9pp00121b⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.413a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.2228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389665v1</w:t>
+                <w:t xml:space="preserve">hal-02389667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning the Optical Properties of Green to Red Photoconvertible Fluorescent Proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data storage based on photochromic and photoconvertible fluorescent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichi Hotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Yamagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 149 (4), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.2228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02389667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoconversion of the Fluorescent Protein EosFP: A Hybrid Potential Simulation Study Reveals Intersystem Crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ulrich Nienhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (46), pp.16814-16823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4728,90 +4728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of X-ray-induced transient photobleaching in a photoactivatable green fluorescent protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (50), pp.18063-5. </w:t>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-assisted crystallography reveals end-on peroxide intermediates in a nonheme iron enzyme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Katona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8622385D"/>
+    <w:nsid w:val="D9CAB6FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2209-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250406187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9359-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Maity" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Glushonkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tacnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffel&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mantovanelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202306272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickels Jensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Shoeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Woodhouse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03112998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Liesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megghane Baulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014383118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eleni Christou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nass Kovacs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14537-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.10.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01618533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugahara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01161782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Duan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Kathib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/1/014004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudalige S. Gunewardene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Hess" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098362" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50335f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01662511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Auweraer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michiels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Mizuno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309219m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406860e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis-Faro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389684v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2085355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389707v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wiedenmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gayda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oswald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nienhaus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000122" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E42762A86F6473A229321D904FE49D608917FCBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte&#160;c. David" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelimousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.08.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamagata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6F95MZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis Faro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00121b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CAE99167C07805A07AA5E2C54D981586173E8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich Nienhaus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.2228" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905380y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907296v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Katona" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fioravanti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0484163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JDLN68Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.07.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04322660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2209-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250406187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9359-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Maity" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Glushonkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tacnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffel&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mantovanelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202306272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickels Jensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Shoeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Woodhouse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03112998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Liesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megghane Baulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014383118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eleni Christou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nass Kovacs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14537-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.10.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01618533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugahara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01161782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Kathib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/1/014004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50335f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudalige S. Gunewardene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Hess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01662511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Auweraer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michiels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Mizuno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309219m" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406860e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis-Faro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wiedenmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gayda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oswald" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nienhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E42762A86F6473A229321D904FE49D608917FCBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte&#160;c. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelimousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2085355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis Faro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00121b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CAE99167C07805A07AA5E2C54D981586173E8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich Nienhaus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.2228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamagata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6F95MZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905380y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907296v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Katona" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fioravanti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0484163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JDLN68Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.07.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04322660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>