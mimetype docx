--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2291,286 +2291,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of enhanced photoresistance in a photoswitchable fluorescent protein</w:t>
+                <w:t xml:space="preserve">Remodeling of the Z-Ring Nanostructure during the Streptococcus pneumoniae Cell Cycle Revealed by Photoactivated Localization Microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenxi Duan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Byrdin</w:t>
+                <w:t xml:space="preserve">Maxime Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Kathib</w:t>
+                <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virgile Adam</w:t>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e01108-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161782v1</w:t>
+                <w:t xml:space="preserve">hal-01199165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the Z-Ring Nanostructure during the Streptococcus pneumoniae Cell Cycle Revealed by Photoactivated Localization Microscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational design of enhanced photoresistance in a photoswitchable fluorescent protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxi Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacq</w:t>
+                <w:t xml:space="preserve">Mariam El Kathib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.XXX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/3/1/014004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199165v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie de fluorescence à super-résolution : un outil révolutionnaire pour imager le vivant à l'échelle nanométrique.</w:t>
               </w:r>
@@ -2632,403 +2632,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of the photoconvertible fluorescent protein Kaede revealed by ultrafast spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phototransformable fluorescent proteins: Future challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berardozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.92-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113460v1</w:t>
+                <w:t xml:space="preserve">hal-01093360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransformable fluorescent proteins: Future challenges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In cellulo Evaluation of Phototransformation Quantum Yields in Fluorescent Proteins Used As Markers for Single-Molecule Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Avilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berardozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudalige S. Gunewardene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel T. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.Volume 9 | Issue 6 | e98362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093360v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In cellulo Evaluation of Phototransformation Quantum Yields in Fluorescent Proteins Used As Markers for Single-Molecule Localization Microscopy</w:t>
+                <w:t xml:space="preserve">Excited state dynamics of the photoconvertible fluorescent protein Kaede revealed by ultrafast spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiy Avilov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Berardozzi</w:t>
+                <w:t xml:space="preserve">E. Fron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudalige S. Gunewardene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virgile Adam</w:t>
+                <w:t xml:space="preserve">J. Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel T. Hess</w:t>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.Volume 9 | Issue 6 | e98362. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.867 - 874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3pp50335f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093348v1</w:t>
+                <w:t xml:space="preserve">hal-01113460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototransformable fluorescent proteins: which one for which application?</w:t>
               </w:r>
@@ -3083,51 +3083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of photoswitching in fluorescent proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,316 +3185,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evidence for a two-regime photobleaching mechanism in a reversibly switchable fluorescent protein.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Excited-State Dynamics of the Fluorescent Protein Dendra2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+                <w:t xml:space="preserve">Eduard Fron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Auweraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (8), pp.2300 - 2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309219m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322350v1</w:t>
+                <w:t xml:space="preserve">hal-01662511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Excited-State Dynamics of the Fluorescent Protein Dendra2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Mizuno</w:t>
+                <w:t xml:space="preserve">Structural evidence for a two-regime photobleaching mechanism in a reversibly switchable fluorescent protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxi Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (42), pp.15841-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662511v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evidence for a Two-Regime Photobleaching Mechanism in a Reversibly Switchable Fluorescent Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (42), pp.15841 - 15850. </w:t>
@@ -3938,77 +3938,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of Photoconvertible and Biphotochromic Fluorescent Proteins for Advanced Microscopy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte c. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4452,51 +4452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data storage based on photochromic and photoconvertible fluorescent proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9CAB6FC"/>
+    <w:nsid w:val="FDB17637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2209-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250406187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9359-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Maity" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Glushonkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tacnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffel&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mantovanelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202306272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickels Jensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Shoeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Woodhouse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03112998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Liesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megghane Baulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014383118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eleni Christou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nass Kovacs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14537-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.10.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01618533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugahara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01161782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Kathib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/1/014004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50335f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudalige S. Gunewardene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Hess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01662511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Auweraer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michiels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Mizuno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309219m" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406860e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis-Faro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wiedenmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gayda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oswald" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nienhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E42762A86F6473A229321D904FE49D608917FCBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte&#160;c. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelimousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2085355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis Faro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00121b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CAE99167C07805A07AA5E2C54D981586173E8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich Nienhaus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.2228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamagata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6F95MZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905380y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907296v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Katona" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fioravanti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0484163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JDLN68Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.07.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04322660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2209-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250406187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9359-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Maity" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Glushonkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tacnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffel&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mantovanelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202306272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickels Jensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Shoeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Woodhouse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03112998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Liesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megghane Baulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014383118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eleni Christou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nass Kovacs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14537-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.10.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01618533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugahara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01161782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Duan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Kathib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/1/014004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudalige S. Gunewardene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Hess" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50335f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01662511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Auweraer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michiels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Mizuno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309219m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406860e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis-Faro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wiedenmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gayda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oswald" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nienhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E42762A86F6473A229321D904FE49D608917FCBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte&#160;c. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelimousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2085355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis Faro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00121b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CAE99167C07805A07AA5E2C54D981586173E8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich Nienhaus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.2228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamagata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6F95MZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905380y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907296v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Katona" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fioravanti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0484163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JDLN68Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.07.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04322660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>