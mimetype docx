--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">250406187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">O3P-dRMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">B-9359-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,5188 +215,5188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in crystallo optical spectroscopy toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwen Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Royant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (3), pp.1068-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576725003541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding mEos4b day-long maturation and engineering fast maturing variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijit Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Glushonkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jip Wulffelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (8), pp.e70234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pro.70234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical Studies at Cryogenic Temperature Reveal a Novel Photoswitching Mechanism of rsEGFP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mantovanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Glushonkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jip Wulffelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thédié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (27), pp.14636-14646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.3c01500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural heterogeneity in a phototransformable fluorescent protein impacts its photochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijit Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jip Wulffelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.e2306272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202306272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational control of off‐state heterogeneity in a photoswitchable fluorescent protein provides switching contrast enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickels Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Shoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (19), pp.e202200192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202200192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular assembly of the Escherichia coli LdcI upon acid stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Liesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Desfosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megghane Baulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (2), pp.e2014383118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2014383118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Chromophore States in a Reversibly Switchable Green Fluorescent Protein: Mechanistic Insights from NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Eleni Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giandoreggio-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ayala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Glushonkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (19), pp.7521-7530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.1c02442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations of Green mEos4b Reveal a Dynamic Long-Lived Dark State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thédié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (25), pp.10978-10988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.0c01880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoswitching mechanism of a fluorescent protein revealed by time-resolved crystallography and transient absorption spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Nass Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas M. Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-14537-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Reveals Light-Induced Changes in the Dynamics of a Photoswitchable Fluorescent Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Eleni Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giandoreggio-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 117 (11), pp.2087-2100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic investigation of mEos4b reveals a strategy to reduce track interruptions in sptPALM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thédié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mönkemöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siewert Hugelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (8), pp.707-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41592-019-0462-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromophore twisting in the excited state of a photoswitchable fluorescent protein captured by time-resolved serial femtosecond crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Schirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nchem.2853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoswitching of Green mEos2 by Intense 561 nm Light Perturbs Efficient Green-to-Red Photoconversion in Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thédié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berardozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (18), pp.4424 - 4430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginine 66 Controls Dark-State Formation in Green-to-Red Photoconvertible Fluorescent Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berardozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138 (2), pp.558-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5b09923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of ultrastable and reversibly photoswitchable fluorescent proteins for super-resolution imaging of the bacterial periplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam El Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep18459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial femtosecond crystallography and ultrafast absorption spectroscopy of the photoswitchable fluorescent protein IrisFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (5), pp.882 - 887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the Z-Ring Nanostructure during the Streptococcus pneumoniae Cell Cycle Revealed by Photoactivated Localization Microscopy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rational design of enhanced photoresistance in a photoswitchable fluorescent protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxi Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam El Kathib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.XXX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/3/1/014004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199165v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of enhanced photoresistance in a photoswitchable fluorescent protein</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remodeling of the Z-Ring Nanostructure during the Streptococcus pneumoniae Cell Cycle Revealed by Photoactivated Localization Microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Henry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maxime Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moriscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e01108-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161782v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie de fluorescence à super-résolution : un outil révolutionnaire pour imager le vivant à l'échelle nanométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransformable fluorescent proteins: Future challenges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Excited state dynamics of the photoconvertible fluorescent protein Kaede revealed by ultrafast spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.867 - 874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3pp50335f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093360v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In cellulo Evaluation of Phototransformation Quantum Yields in Fluorescent Proteins Used As Markers for Single-Molecule Localization Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Phototransformable fluorescent proteins: Future challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berardozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.92-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093348v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of the photoconvertible fluorescent protein Kaede revealed by ultrafast spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In cellulo Evaluation of Phototransformation Quantum Yields in Fluorescent Proteins Used As Markers for Single-Molecule Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Avilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berardozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudalige S. Gunewardene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susana Rocha</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel T. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3pp50335f⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.Volume 9 | Issue 6 | e98362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113460v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototransformable fluorescent proteins: which one for which application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 142 (1), pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of photoswitching in fluorescent proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1148, pp.177-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Excited-State Dynamics of the Fluorescent Protein Dendra2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Fron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Der Auweraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (8), pp.2300 - 2313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp309219m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evidence for a two-regime photobleaching mechanism in a reversibly switchable fluorescent protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (42), pp.15841-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evidence for a Two-Regime Photobleaching Mechanism in a Reversibly Switchable Fluorescent Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Byrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (42), pp.15841 - 15850. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja406860e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoactivated structural dynamics of fluorescent proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Regis-Faro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (3), pp.531-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BST20120002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible photoswitching in fluorescent proteins: A mechanistic view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUBMB Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (6), pp.482-491. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iub.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From EosFP to mIrisFP: structure-based development of advanced photoactivatable marker proteins of the GFP-family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Wiedenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Nienhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (6), pp.377-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbio.201000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of Photoconvertible and Biphotochromic Fluorescent Proteins for Advanced Microscopy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte c. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (10), pp.1241-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nature of Transient Dark States in a Photoactivatable Fluorescent Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijit Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (46), pp.18586-18589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja2085355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature switching by photoinduced protonation in photochromic fluorescent proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Regis Faro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2), pp.254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b9pp00121b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Tuning the Optical Properties of Green to Red Photoconvertible Fluorescent Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Nienhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ulrich Nienhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (3), pp.413a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.2228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data storage based on photochromic and photoconvertible fluorescent proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Ichi Hotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Yamagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 149 (4), pp.289-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoconversion of the Fluorescent Protein EosFP: A Hybrid Potential Simulation Study Reveals Intersystem Crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ulrich Nienhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (46), pp.16814-16823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja905380y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of X-ray-induced transient photobleaching in a photoactivatable green fluorescent protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lelimousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (50), pp.18063-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja907296v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman-assisted crystallography reveals end-on peroxide intermediates in a nonheme iron enzyme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Katona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.449-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification of superoxide without production of H2O2: antioxidant activity of superoxide reductase complexed with ferrocyanide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando P Molina-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (40), pp.14750-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0510828103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal structure of Mycobacterium tuberculosis thymidylate kinase in complex with 3'-azidodeoxythymidine monophosphate suggests a mechanism for competitive inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Fioravanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Munier-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (1), pp.130-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi0484163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00166954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of superoxide reductase bound to ferrocyanide and active site expansion upon X-ray-induced photo-reduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Royant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando P Molina-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.1729-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2004.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5385,147 +5406,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical studies at cryogenic temperature reveal a novel photoswitching mechanism of rsEGFP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mantovanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Glushonkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jip Wulffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thédié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5535,100 +5556,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic studies of photoactivatable fluorescent proteins: a combined approach by crystallography and spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Joseph-Fourier - Grenoble I, 2009. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00449332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5638,105 +5659,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes photo-physiques et ingénierie des protéines fluorescentes photo-transformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique. Université Grenoble Alpes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04322660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5804,51 +5825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDB17637"/>
+    <w:nsid w:val="F25ACC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2209-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250406187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9359-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Maity" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Glushonkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tacnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffel&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mantovanelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01500" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202306272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickels Jensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Shoeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Woodhouse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03112998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jessop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Liesche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megghane Baulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014383118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eleni Christou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nass Kovacs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14537-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.10.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01618533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01701" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khatib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugahara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01161782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Duan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Kathib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/1/014004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudalige S. Gunewardene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Hess" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50335f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01662511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Auweraer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michiels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Mizuno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309219m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406860e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis-Faro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wiedenmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gayda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oswald" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nienhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E42762A86F6473A229321D904FE49D608917FCBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte&#160;c. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelimousin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2085355" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis Faro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00121b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CAE99167C07805A07AA5E2C54D981586173E8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich Nienhaus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.2228" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamagata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6F95MZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905380y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907296v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Katona" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fioravanti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0484163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JDLN68Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.07.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04322660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2209-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250406187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=O3P-dRMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9359-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Maity" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Glushonkov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tacnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffel&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mantovanelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01500" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202306272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickels Jensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Shoeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Woodhouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03112998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jessop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Liesche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Desfosses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megghane Baulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014383118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03328569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Eleni Christou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nass Kovacs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14537-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.10.035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01618533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2853" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berardozzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01701" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01266594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b09923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Khatib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18459" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02789" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01161782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Duan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Kathib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/3/1/014004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michiels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50335f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01093348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudalige S. Gunewardene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Hess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01662511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Fron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Auweraer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Mizuno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309219m" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406860e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis-Faro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wiedenmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gayda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Oswald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nienhaus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E42762A86F6473A229321D904FE49D608917FCBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte&#160;c. David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelimousin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2011.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2085355" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Regis Faro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Darnault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9pp00121b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CAE99167C07805A07AA5E2C54D981586173E8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich Nienhaus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.2228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Yamagata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2010.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6F95MZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905380y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907296v" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Katona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P Molina-Heredia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510828103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fioravanti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi0484163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JDLN68Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.07.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Wulffele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04322660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>