--- v0 (2026-04-01)
+++ v1 (2026-05-11)
@@ -831,527 +831,548 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Biaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 162, pp.896-907</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.896-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the level of alkaline and acid phosphatase activities during green wastes and sewage sludge co-composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Terrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Perissol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (1), pp.228-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nitrogen availability on microbial activities, densities and functional diversities involved in the degradation of a Mediterranean evergreen oak litter (Quercus ilex L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alarcón-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Couchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Augur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (7), pp.1654 - 1661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of phosphatase activities in a cork oak litter (Quercus suber L.) following sewage sludge application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nèble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (11), pp.2735-2742. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1361,1029 +1382,1029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627027v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+                <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foulon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624291v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615185v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bauxite residue deposits of the mining basin of Provence: characterization and impacts on the physico-chemical and biological qualities of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th symposium LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lignite du Bassin Minier de Provence : influence sur les propriétés physico-chimiques et biologiques des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lignite des Terrils de Provence : spatialisation et influence sur les activités microbiennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2393,537 +2414,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change simulation in peatland : characterization and spatio-temporal variations of Sphagnum peroxidase activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451513v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bauxite residues affect soil biological components ? A preliminary experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Climate change simulation in peatland : characterization and spatio-temporal variations of Sphagnum peroxidase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451494v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The terrestrial red mud deposits in Provence : Ongoing researches in soil science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How bauxite residues affect soil biological components ? A preliminary experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451222v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOL-OHM, les activités minières et sidérurgiques des OHMs de Provence : impacts croisés sur les communautés végétales et microbiennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2933,283 +2954,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05557429v1</w:t>
+                <w:t xml:space="preserve">hal-05407728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05407728v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3277,51 +3298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE141B4F"/>
+    <w:nsid w:val="B63E6F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3508,51 +3529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-calvert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2942-8815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8S8SKLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guillamot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Terrom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMXVLZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Couchaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Augur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.01.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M424BV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#232;ble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.05.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGJZ1KB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-calvert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2942-8815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8S8SKLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guillamot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.02.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DJWB8H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Terrom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMXVLZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Couchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Augur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.01.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M424BV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#232;ble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.05.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGJZ1KB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>