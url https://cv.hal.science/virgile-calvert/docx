--- v1 (2026-05-11)
+++ v2 (2026-06-03)
@@ -2547,277 +2547,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change simulation in peatland : characterization and spatio-temporal variations of Sphagnum peroxidase activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">How bauxite residues affect soil biological components ? A preliminary experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451513v1</w:t>
+                <w:t xml:space="preserve">hal-01451494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bauxite residues affect soil biological components ? A preliminary experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Climate change simulation in peatland : characterization and spatio-temporal variations of Sphagnum peroxidase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFÉcologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451494v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3298,51 +3298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B63E6F9D"/>
+    <w:nsid w:val="8772505F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3529,51 +3529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-calvert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2942-8815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8S8SKLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guillamot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.02.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DJWB8H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Terrom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMXVLZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Couchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Augur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.01.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M424BV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#232;ble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.05.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGJZ1KB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-calvert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2942-8815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329191v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2281484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Smida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Sweidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8S8SKLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guillamot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.02.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DJWB8H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Terrom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPMXVLZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Criquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Couchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Augur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.01.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M424BV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#232;ble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.05.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGJZ1KB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Clouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>