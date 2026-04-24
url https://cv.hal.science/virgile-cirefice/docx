--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -90,942 +90,1046 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en est l’histoire culturelle de l’Italie contemporaine ?</w:t>
+                <w:t xml:space="preserve">Graffitis et pratiques concurrentes de l’espace public en Italie à la Libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Archambault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlotta Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhc.4264⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 156 (4), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.156.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04211678v1</w:t>
+                <w:t xml:space="preserve">hal-04843639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graffitis et pratiques concurrentes de l’espace public en Italie à la Libération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Où en est l’histoire culturelle de l’Italie contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 156 (4), pp.129-144. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.156.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhc.4264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843639v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires de guerre et représentations du futur. Militants et sympathisants du Parti socialiste italien devant la guerre froide (1945-1956)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Faire l’histoire des graffitis politiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefrim.12369⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faire l’histoire des graffitis politiques, 156, pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.156.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843688v1</w:t>
+                <w:t xml:space="preserve">hal-04241521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La federazione francese del PSI nel secondo dopoguerra (1945-1950). Appunti per una storia dell’impegno politico extra-territorializzato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Imaginaires de guerre et représentations du futur. Militants et sympathisants du Parti socialiste italien devant la guerre froide (1945-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista storica del socialismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.12369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097616v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'engager à la Libération : l'exemple des jeunes socialistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La federazione francese del PSI nel secondo dopoguerra (1945-1950). Appunti per una storia dell’impegno politico extra-territorializzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista storica del socialismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02474905v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie ou partitocratie ? Le rôle des partis dans les premières années de l’Italie républicaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S'engager à la Libération : l'exemple des jeunes socialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.3828⟩</w:t>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La jeunesse s’engage ! Art et politique en France (XVIIIe-XXe siècles), 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/siecles.5431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02475117v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Démocratie ou partitocratie ? Le rôle des partis dans les premières années de l’Italie républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Entre fascisme et République : gouverner l'Italie, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.3828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616470v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02475117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la figure du maire résistant comme “chef du peuple“ : les mairies communistes de Bologne et Reggio Emilia à la Libération. Giuseppe Dozza (1945-1966) et Cesare Campioli (1945-1962)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34</w:t>
+              <w:t xml:space="preserve">Amnis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867501v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La construction de la figure du maire résistant comme “chef du peuple“ : les mairies communistes de Bologne et Reggio Emilia à la Libération. Giuseppe Dozza (1945-1966) et Cesare Campioli (1945-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02465716v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’histoire autrement : Renato Guttuso et le Fronte Nuovo delle Arti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanne Snrech</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire de l'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.3576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867509v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02465716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter l’histoire autrement : Renato Guttuso et le Fronte Nuovo delle Arti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Cirefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Snrech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celebrating the October Revolution? A Socialist Dilemma: France, Italy, 1945-1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth Century Communism: a journal of international history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (13), pp.17-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3898/175864317822165077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1035,188 +1139,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’espoir quotidien ». Cultures et imaginaires socialistes en France et en Italie (1944-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l’École française de Rome. 396, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.44380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03740857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part de l'ombre. Histoire de la clandestinité politique au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 2019, 979-10-267-0832-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02474961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1226,331 +1330,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de Giacomo Matteotti, entre construction martyrologique et célébration christique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Biard, J.-N. Ducange et J.-Y. Frétigné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir en révolutionnaire (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études robespierristes, p. 237-247, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le radicalisme survivant (Partie 4 - De 1945 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Conord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le radicalisme en Europe (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu, p. 163-209, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presidenza del Consiglio di Massimo d’Alema (1998-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Cassese, A. Melloni, A. Pajno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I presidenti e la presidenza del Consiglio dei ministri nell’Italia repubblicana. Storia, politica, istituzioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laterza, p. 835-855, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefetti e Stato di diritto nei dibattiti della Costituente e della prima legislatura della Repubblica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Democrazia insicura. Violenze, repressioni e stato di diritto nella storia della Repubblica (1945-1995)", M.-A. Matard-Bonucci et P. Dogliani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rome, Donzelli, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1697,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Cirefice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Sorba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.4264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843639v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.5431" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Quang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Snrech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3898/175864317822165077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.44380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Cirefice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Sorba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.4264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Quang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.5431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Snrech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3898/175864317822165077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.44380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>