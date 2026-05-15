--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -713,178 +713,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de la figure du maire résistant comme “chef du peuple“ : les mairies communistes de Bologne et Reggio Emilia à la Libération. Giuseppe Dozza (1945-1966) et Cesare Campioli (1945-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17</w:t>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616470v1</w:t>
+                <w:t xml:space="preserve">hal-02867501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la figure du maire résistant comme “chef du peuple“ : les mairies communistes de Bologne et Reggio Emilia à la Libération. Giuseppe Dozza (1945-1966) et Cesare Campioli (1945-1962)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Cirefice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34</w:t>
+              <w:t xml:space="preserve">Amnis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867501v1</w:t>
+                <w:t xml:space="preserve">hal-04616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre, guerre civile, guerre révolutionnaire : la violence en héritage dans l'Italie républicaine, 1945-1980</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Cirefice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Sorba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.4264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Quang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.5431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Snrech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3898/175864317822165077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.44380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Cirefice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Sorba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.4264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Quang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.156.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.5431" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.3576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Snrech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3898/175864317822165077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.44380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>