--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -201,3874 +201,4008 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenaci_Confocal data.zip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed, Sabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueneau, Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat, Tatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fradet, Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leclercq, Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche Data Gouv France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/rfjlim⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome sequences of four colistin-resistant ESKAPE bacterial strains isolated from patients within the same hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Nur Tunç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00874-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the genomic and phenotypic characteristics of Bacillus spp. strains isolated from biofilms in broiler farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00663-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome Sequence of Bacillus velezensis P1, a Strain Isolated from a Biofilm Captured on a Pig Farm Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01219-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2022.100075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive biofilms to control surface-associated microbial communities in a broiler chicken production system - a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.981747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.981747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capture and Ex-Situ Analysis of Environmental Biofilms in Livestock Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Chamignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gil-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Imaging-Guided Design of Beneficial Surface Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRP Institute of Science Technology, Mar 2026, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DU RÉSISTOME ET DU MOBILOME SUR LA FORMATION DES BIOFILMS DE VIBRIO PARAHAEMOLYTICUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de microbiologie, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhyChemCell2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rodiles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-fluorescent imaging to decipher the mechanisms of pathogens exclusion by positive biofilm in livestock building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABIES Doctoral Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Food Protection (IAFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbials solutions to reinforce on-farm biosecurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lallemand webinars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Digital edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a microbial external inoculation in a broiler chicken production building post disinfection and prior animal entrance on environmental biofilm using 16S rRNA analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598198v1</w:t>
-              </w:r>
-[...1085 lines deleted...]
-                <w:t xml:space="preserve">hal-03031176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pulvérisation d’un inoculant bactérien en maternité sur les performances des truies et des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of positive biofilm in the context of livestock building surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Environment and Host Microbiomes - Functional Interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent properties of a multi-species positive biofilm : structural and chemical analysis of the extracellular matrix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhyChemCell2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Adherent microbial communities: Quantitative approaches from single cell to ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4078,159 +4212,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of multispecies bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 53: Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, Methods in Microbiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mim.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4240,114 +4374,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'utilisation rationnelle de biofilms positifs pour aider à maîtriser les microorganismes indésirables dans les bâtiments d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologie. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04353025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4415,51 +4549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3580C8C9"/>
+    <w:nsid w:val="D028B17D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4646,51 +4780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-9026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodiles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Frayssinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del Campo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00874-23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00663-24" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01219-21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2022.100075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.981747" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Ospina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-9026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed, Sabit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueneau, Virgile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat, Tatiana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradet, Benjamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq, Eric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/rfjlim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del Campo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00874-23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00663-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Frayssinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01219-21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2022.100075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.981747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Ospina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>