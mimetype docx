--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -201,4008 +201,4008 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Imaging-Guided Design of Beneficial Surface Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRP Institute of Science Technology, Mar 2026, Chennai (India), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPACT DU RÉSISTOME ET DU MOBILOME SUR LA FORMATION DES BIOFILMS DE VIBRIO PARAHAEMOLYTICUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de microbiologie, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bacell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhyChemCell2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D-fluorescent imaging to decipher the mechanisms of pathogens exclusion by positive biofilm in livestock building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABIES Doctoral Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association for Food Protection (IAFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbials solutions to reinforce on-farm biosecurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lallemand webinars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Digital edition, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of a microbial external inoculation in a broiler chicken production building post disinfection and prior animal entrance on environmental biofilm using 16S rRNA analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenaci_Confocal data.zip</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed, Sabit</w:t>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueneau, Virgile</w:t>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochat, Tatiana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leclercq, Eric</w:t>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Data Gouv France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/rfjlim⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574326v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequences of four colistin-resistant ESKAPE bacterial strains isolated from patients within the same hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Nur Tunç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00874-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the genomic and phenotypic characteristics of Bacillus spp. strains isolated from biofilms in broiler farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00663-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Bacillus velezensis P1, a Strain Isolated from a Biofilm Captured on a Pig Farm Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Positive biofilms to control surface-associated microbial communities in a broiler chicken production system - a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01219-21⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.981747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.981747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555762v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Capture and Ex-Situ Analysis of Environmental Biofilms in Livestock Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2022.100075⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644229v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive biofilms to control surface-associated microbial communities in a broiler chicken production system - a field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of Bacillus velezensis P1, a Strain Isolated from a Biofilm Captured on a Pig Farm Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.981747⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01219-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751734v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and Ex-Situ Analysis of Environmental Biofilms in Livestock Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010002⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2022.100075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501173v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Gil-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031176v1</w:t>
-              </w:r>
-[...2130 lines deleted...]
-                <w:t xml:space="preserve">hal-03598198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pulvérisation d’un inoculant bactérien en maternité sur les performances des truies et des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of positive biofilm in the context of livestock building surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Environment and Host Microbiomes - Functional Interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent properties of a multi-species positive biofilm : structural and chemical analysis of the extracellular matrix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhyChemCell2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Adherent microbial communities: Quantitative approaches from single cell to ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4212,159 +4212,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of multispecies bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 53: Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, Methods in Microbiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mim.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,114 +4374,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'utilisation rationnelle de biofilms positifs pour aider à maîtriser les microorganismes indésirables dans les bâtiments d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologie. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04353025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4549,51 +4549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D028B17D"/>
+    <w:nsid w:val="C713017B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4780,51 +4780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-9026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed, Sabit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueneau, Virgile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat, Tatiana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradet, Benjamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq, Eric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/rfjlim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del Campo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00874-23" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00663-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Frayssinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01219-21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2022.100075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.981747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Ospina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-9026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodiles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Frayssinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del Campo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00874-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00663-24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.981747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01219-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2022.100075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Ospina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>