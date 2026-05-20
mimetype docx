--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -95,50 +95,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">virgile-gueneau</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9521-9026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=77jPakcAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -227,367 +248,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Imaging-Guided Design of Beneficial Surface Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRP Institute of Science Technology, Mar 2026, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT DU RÉSISTOME ET DU MOBILOME SUR LA FORMATION DES BIOFILMS DE VIBRIO PARAHAEMOLYTICUS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chesnais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+                <w:t xml:space="preserve">Elodie Hoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de microbiologie, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422241v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
@@ -602,3769 +623,3769 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hoche</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058871v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">IMPACT DU RÉSISTOME ET DU MOBILOME SUR LA FORMATION DES BIOFILMS DE VIBRIO PARAHAEMOLYTICUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">MICROBES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de microbiologie, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Combeau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578334v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D-fluorescent imaging to decipher the mechanisms of pathogens exclusion by positive biofilm in livestock building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhyChemCell2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">ABIES Doctoral Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821023v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-fluorescent imaging to decipher the mechanisms of pathogens exclusion by positive biofilm in livestock building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Piard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABIES Doctoral Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PhyChemCell2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651437v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Food Protection (IAFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbials solutions to reinforce on-farm biosecurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lallemand webinars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Digital edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a microbial external inoculation in a broiler chicken production building post disinfection and prior animal entrance on environmental biofilm using 16S rRNA analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la pulvérisation d’un inoculant bactérien en maternité sur les performances des truies et des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la recherche porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASM Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of positive biofilm in the context of livestock building surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "Environment and Host Microbiomes - Functional Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergent properties of a multi-species positive biofilm : structural and chemical analysis of the extracellular matrix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhyChemCell2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Content Screening Confocal Laser Scanning Microscopy (HCS-CLSM) to decipher the mechanisms of bacterial pathogens exclusion by positive biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop Adherent microbial communities: Quantitative approaches from single cell to ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590158v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244825v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequences of four colistin-resistant ESKAPE bacterial strains isolated from patients within the same hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merve Nur Tunç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00874-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the genomic and phenotypic characteristics of Bacillus spp. strains isolated from biofilms in broiler farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00663-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive biofilms to control surface-associated microbial communities in a broiler chicken production system - a field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of Bacillus velezensis P1, a Strain Isolated from a Biofilm Captured on a Pig Farm Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.981747⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01219-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751734v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and Ex-Situ Analysis of Environmental Biofilms in Livestock Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rodiles</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010002⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2022.100075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501173v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Bacillus velezensis P1, a Strain Isolated from a Biofilm Captured on a Pig Farm Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Positive biofilms to control surface-associated microbial communities in a broiler chicken production system - a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01219-21⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.981747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.981747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555762v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology in livestock buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Capture and Ex-Situ Analysis of Environmental Biofilms in Livestock Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2022.100075⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644229v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Gil-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031176v1</w:t>
-              </w:r>
-[...630 lines deleted...]
-                <w:t xml:space="preserve">hal-03821033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of multispecies bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 53: Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, Methods in Microbiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mim.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,114 +4395,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'utilisation rationnelle de biofilms positifs pour aider à maîtriser les microorganismes indésirables dans les bâtiments d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologie. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UPASB057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04353025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4549,51 +4570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C713017B"/>
+    <w:nsid w:val="5388F1EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4780,51 +4801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-9026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodiles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Frayssinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del Campo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00874-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00663-24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.981747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01219-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2022.100075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Ospina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virgile-gueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9521-9026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=77jPakcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodiles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Frayssinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Ospina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa del Campo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00874-23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00663-24" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01219-21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2022.100075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.981747" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>