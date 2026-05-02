--- v0 (2026-04-06)
+++ v1 (2026-05-02)
@@ -628,295 +628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the synthesis of mixed oxides with controlled stoichiometry from Prussian blue analogues</w:t>
+                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bordage</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Dezalay</w:t>
+                <w:t xml:space="preserve">Carine Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (23), pp.3634-3643. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ce00427k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187860v1</w:t>
+                <w:t xml:space="preserve">hal-02187756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
+                <w:t xml:space="preserve">Towards the synthesis of mixed oxides with controlled stoichiometry from Prussian blue analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Livage</w:t>
+                <w:t xml:space="preserve">Jordan Dezalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (23), pp.3634-3643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce00427k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187756v1</w:t>
+                <w:t xml:space="preserve">hal-02187860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming a Diamagnetic Ordered Mesoporous Silica Monolith into a Room Temperature Permanent Magnet through Multiscale Control of the Magnetic Properties</w:t>
               </w:r>
@@ -941,64 +941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Altenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Fornasieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (12), pp.1254-1261. </w:t>
@@ -1164,307 +1164,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2+ @Mesoporous Silica Monoliths: Tailor‐Made Nanoreactors for Confined Soft Chemistry</w:t>
+                <w:t xml:space="preserve">In situ site-selective transition metal K-edge XAS: a powerful probe of the transformation of mixed-valence compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delahaye</w:t>
+                <w:t xml:space="preserve">Amelie Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vitoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robinson Moulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (47), pp.16906-16916. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.17260-17265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02591e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468941v1</w:t>
+                <w:t xml:space="preserve">hal-01572849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ site-selective transition metal K-edge XAS: a powerful probe of the transformation of mixed-valence compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co2+ @Mesoporous Silica Monoliths: Tailor‐Made Nanoreactors for Confined Soft Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bordage</w:t>
+                <w:t xml:space="preserve">Merwen Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robinson Moulin</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (47), pp.16906-16916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp02591e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572849v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards bottom-up nanopatterning of Prussian blue analogues</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Fornasieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1998,51 +1998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier-Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier&#8208;brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dezalay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00427k" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altenschmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trannoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faustini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00024C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwen Aouadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3TGDC0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02591e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Delahaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleuzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSPWX24-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier-Brault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000906" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brites" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier&#8208;brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dezalay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00427k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altenschmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trannoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faustini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00024C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bordage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02591e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwen Aouadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3TGDC0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Delahaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleuzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSPWX24-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01253610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>