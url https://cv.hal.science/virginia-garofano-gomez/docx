--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of Salicaceae riparian forests in the Northern Hemisphere: A new framework and management tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Shafroth</w:t>
+                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Henry</w:t>
+                <w:t xml:space="preserve">Frédéric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.069⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789595v1</w:t>
+                <w:t xml:space="preserve">hal-01713217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regeneration of Salicaceae riparian forests in the Northern Hemisphere: A new framework and management tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Shafroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
+                <w:t xml:space="preserve">Anna Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Julien</w:t>
+                <w:t xml:space="preserve">Annie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218, pp.374 - 387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713217v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t>
               </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Díaz-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t>
@@ -3028,77 +3028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shafroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congreso Ibérico de Restauración Fluvial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Murcia, España. pp.152-159</w:t>
@@ -3153,77 +3153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shafroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWS 2018 Annual Meeting “Wetland Science: Integrating Research, Practice, and Policy – An Exchange of Expertise”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Denver, Colorado, United States</w:t>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Díaz-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
@@ -3806,77 +3806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shafroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Society of America Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, New Orleans, Louisiana, United States</w:t>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossa O'Briain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Leary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4288" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717229v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Lucio-Puig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ceresa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2024.2343956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgado-Art&#233;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Vicente Oliver-Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rojas-Briales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105967" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Aguiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Planty-Tabacchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lewerentz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ethan Householder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ch Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shafroth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andr&#233;s-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1888" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Capel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vezza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodr&#237;guez-Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Rubiales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04609207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M. Ebengo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7443" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B Shafroth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Sher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossa O'Briain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Leary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4288" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717229v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Lucio-Puig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ceresa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2024.2343956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgado-Art&#233;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Vicente Oliver-Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rojas-Briales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105967" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Aguiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Planty-Tabacchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lewerentz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ethan Householder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ch Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shafroth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andr&#233;s-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1888" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Capel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vezza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodr&#237;guez-Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Rubiales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04609207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M. Ebengo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7443" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B Shafroth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Sher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>