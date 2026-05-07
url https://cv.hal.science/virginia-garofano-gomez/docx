--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -66,3332 +66,3332 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de succession végétale dans deux secteurs de cours d'eau contrastés : vers une approche fonctionnelle biogéomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dav M. Ebengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOVEG17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional trait-based numerical modelling of feedbacks between river morphodynamics and riparian vegetation for river research and sustainable management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), Jun 2022, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trait-based numerical modelling of feedbacks between river morphodynamics and riparian vegetation for sustainable river management in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percepción social de las actuaciones prioritarias para la rehabilitación del río Serpis en la Safor (Valencia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Gadea-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RestauraRíos 2019 - Libro de resúmenes del III Congreso Ibérico de Restauración Fluvial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Ibérico de Restauración Fluvial (CIREF); Confederación Hidrográfica del Segura O. A.; Wetlands International European Association; LIFE+ RIPISILVANATURA, Jun 2019, Murcia, España. pp.522-530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un árbol de decisión para regenerar los bosques de Salicaceae del hemisferio norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Shafroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Congreso Ibérico de Restauración Fluvial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Murcia, España. pp.152-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decision Tree to Inform Restoration of Salicaceae Riparian Forests in the Northern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Shafroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SWS 2018 Annual Meeting “Wetland Science: Integrating Research, Practice, and Policy – An Exchange of Expertise”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Denver, Colorado, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Díaz-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biogeomorphic river restoration: Vegetation as a critical driver of physical habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossa O'Briain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara O'Leary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (6), pp.1087-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.4288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the link between productivity and climate for two sympatric Acrocephalus warblers across Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Lucio-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ceresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (2), pp.172-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00063657.2024.2343956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land use/cover change analysis in the Mediterranean region: a regional case study of forest evolution in Castelló (Spain) over 50 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Delgado-Artés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Vicente Oliver-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rojas-Briales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659603v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ligita Baležentienė</w:t>
+                <w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorazd Urbanič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Politti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Schook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748002v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use/cover change analysis in the Mediterranean region: a regional case study of forest evolution in Castelló (Spain) over 50 years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligita Baležentienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105967⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521924v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving river hydromorphological assessment through better integration of riparian vegetation: Scientific evidence and guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta González del Tánago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca C Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species composition and plant traits: Characterization of the biogeomorphological succession within contrasting river corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Planty-Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (8), pp.1228-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.3511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional assessment of invasive Salix fragilis L. in north-western Patagonian flood plains: A comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lewerentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ethan Householder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ch Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.36-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actao.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of Salicaceae riparian forests in the Northern Hemisphere: A new framework and management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shafroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 218, pp.374 - 387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Díaz-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the key drivers of riparian woodland successional pathways across three European river reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Andrés-Doménech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eco.1888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Darrozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01381840v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381848v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized additive models to predict adult and young brown trout ( Salmo trutta Linnaeus, 1758 ) densities in Mediterranean rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcaraz-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Muñoz-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martínez-Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (1), pp.217 - 228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jai.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Balke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeerd Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling past flash flood activity in a forested mountain catchment of the Spanish Central System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Ballesteros-Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rodríguez-Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M. Rubiales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Sánchez-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, In press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109535v1</w:t>
-              </w:r>
-[...871 lines deleted...]
-                <w:t xml:space="preserve">hal-01899803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3422,90 +3422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMRIP : modèle numérique basé sur les rétroactions entre végétation et morphodynamique fluviale pour la gestion des rivières dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Arrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire 2022: fonctionnement, dynamique et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
@@ -3534,64 +3534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision tree to inform restoration of Salicaceae riparian forests in the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick B Shafroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,103 +3659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of Populus nigra to hydrogeomorphological constraints: A trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3780,103 +3780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Tree to Inform Restoration of Salicaceae Riparian Forests in the Northern Hemisphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shafroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Society of America Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, New Orleans, Louisiana, United States</w:t>
@@ -4030,64 +4030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,103 +4155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
@@ -4280,64 +4280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,77 +4405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4543,77 +4543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,103 +4700,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance to implement the protocol for the status/pressures assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta González del Tánago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego García de Jalón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] COST Action CA16208 CONVERGES. 2020, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigación sobre los rasgos funcionales de la vegetación de ribera del río Serpis a lo largo de un gradiente longitudinal: desde Beniarrés al mar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] CDR la Safor. 2019, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigación del ecosistema fluvial del río Serpis y propuesta de actuaciones prioritarias para su rehabilitación en la comarca de la Safor (Valencia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gadea-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossa O'Briain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Leary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4288" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717229v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Lucio-Puig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ceresa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2024.2343956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgado-Art&#233;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Vicente Oliver-Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rojas-Briales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105967" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Aguiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Planty-Tabacchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lewerentz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ethan Householder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ch Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shafroth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andr&#233;s-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1888" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Capel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vezza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodr&#237;guez-Morata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Rubiales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04609207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M. Ebengo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7443" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B Shafroth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Sher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04609207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M. Ebengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shafroth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossa O'Briain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Leary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4288" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717229v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Lucio-Puig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ceresa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2024.2343956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgado-Art&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Vicente Oliver-Villanueva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rojas-Briales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112730" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Planty-Tabacchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lewerentz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ethan Householder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Reid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ch Braun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2019.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andr&#233;s-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1888" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Mas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Capel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vezza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rodr&#237;guez-Morata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Rubiales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l S&#225;nchez-Salguero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B Shafroth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Sher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gadea-P&#233;rez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>