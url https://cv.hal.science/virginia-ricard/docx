--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginia Ricard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginia-ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5789-5579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of Boundaries : Edith Wharton and Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Transnationalism and Modern American Women Writers, 2 (16), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading The Age of Innocence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Wharton Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.84--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unknown Letter from Edith Wharton to Minnie Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Wharton Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2) 2017, pp.351--360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Conviction jubilatoire d’Edith Wharton”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modernités 39, 39, pp.309-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Rights & Recognition: Jewish American Literature since 1969 (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Universal to the Particular: Ludwig Lewisohn's Imagined Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.89--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Charyn et les siens. Autofictions (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Planètes de M Sammler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191, pp.95--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cambridge History of American Literature (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Henry Roth: An Interview with Mario Materassi”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salmagundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153/154 (Winter-Spring), pp.60-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redemption: The Life of Henry Roth (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in American Jewish Literature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.102--108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse, censure, autocensure (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.759--761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Forme des jours: pour une poétique du journal personnel (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (4), pp.756--759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’Autorité selon Hannah Arendt”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, L'Autorité en question, 29, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against Oblivion: Henry Roth’s “The Surveyor”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against Oblivion: Henry Roth's ‘The Surveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.49--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Saving Yesterday’s Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures de la mémoire dans la littérature et les arts juifs américains des XXe et XXIe siècles, 36, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Yesterday's Days: Memory in Call It Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36: 159-176 (2004). (36), pp.159--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Way from Norridgewock? Homes and Heterotopias in the Work of Henry Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in American Jewish Literature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.11--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sweet Fragment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Fragmentaire et fragmentation dans la littérature et les arts d'Amérique du Nord, 25, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Réécriture du roman d’immigration dans _Lost in Translation : A Life in a New Language_ d’Eva Hoffman”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Emprunts, empreintes dans la fiction nord-américaine, 24, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Short Stories of Edith Wharton: A Special Issue of The Journal of the Short Story in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université d'Angers, pp.266, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isn’t that French? : Edith Wharton Revisits the ‘International Theme’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Zibrak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Wharton's "The Age of Innocence": New Centenary Essays,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.81-98, 2020, 978-1-350-06554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Wharton's French Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Haytock; Laura Rattray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Edith Wharton Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.80-95, 2020, 978-1-108-42269-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Wharton au tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Dubosson; Philippe Geinoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique au tournant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier Flammarion, 2020, 978-2-406-10154-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in Wartime: Edith Wharton's “The Look of Paris”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking and the Aesthetics of Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.11, 2016, 9781137603647. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-60364-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Wharton: A Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Ricard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Issue of The Journal of the Short Story in English: The Short Stories of Edith Wharton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58 (Spring), pp.247-262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Ricard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Issue of The Journal of the Short Story in English: The Short stories of Edith Wharton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58 (Spring), pp.13-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Bellow, un écrivain ‘antimoderne’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévy, Paule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Saul Bellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université d’Angers, pp.7--17, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legendary Spell: Edith Wharton’s Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salenius, Sirpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Authors Reinventing Italy: The Writings of Exceptional Nineteenth Century Women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Prato, pp.69--85, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">America at War: Edith Wharton on the national character in 1918” by Edith Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interview with Virginia Ricard, translator of newly discovered Edith Wharton lecture ‘America at War’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] whartoncompleteworks.org. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginia Ricard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginia-ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5789-5579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of Boundaries : Edith Wharton and Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Transnationalism and Modern American Women Writers, 2 (16), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading The Age of Innocence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Wharton Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.84--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unknown Letter from Edith Wharton to Minnie Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Wharton Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2) 2017, pp.351--360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Conviction jubilatoire d’Edith Wharton”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Modernités 39, 39, pp.309-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Rights & Recognition: Jewish American Literature since 1969 (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Universal to the Particular: Ludwig Lewisohn's Imagined Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.89--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Charyn et les siens. Autofictions (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Planètes de M Sammler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191, pp.95--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cambridge History of American Literature (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On Henry Roth: An Interview with Mario Materassi”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salmagundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153/154 (Winter-Spring), pp.60-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redemption: The Life of Henry Roth (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in American Jewish Literature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.102--108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse, censure, autocensure (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.759--761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Forme des jours: pour une poétique du journal personnel (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (4), pp.756--759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’Autorité selon Hannah Arendt”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, L'Autorité en question, 29, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against Oblivion: Henry Roth’s “The Surveyor”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against Oblivion: Henry Roth's ‘The Surveyor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.49--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Saving Yesterday’s Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures de la mémoire dans la littérature et les arts juifs américains des XXe et XXIe siècles, 36, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Yesterday's Days: Memory in Call It Sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36: 159-176 (2004). (36), pp.159--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Way from Norridgewock? Homes and Heterotopias in the Work of Henry Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in American Jewish Literature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.11--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sweet Fragment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Fragmentaire et fragmentation dans la littérature et les arts d'Amérique du Nord, 25, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Réécriture du roman d’immigration dans _Lost in Translation : A Life in a New Language_ d’Eva Hoffman”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Emprunts, empreintes dans la fiction nord-américaine, 24, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Short Stories of Edith Wharton: A Special Issue of The Journal of the Short Story in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université d'Angers, pp.266, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isn’t that French? : Edith Wharton Revisits the ‘International Theme’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Zibrak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Wharton's "The Age of Innocence": New Centenary Essays,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.81-98, 2020, 978-1-350-06554-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Wharton au tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Dubosson; Philippe Geinoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Amérique au tournant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier Flammarion, 2020, 978-2-406-10154-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Wharton's French Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Haytock; Laura Rattray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Edith Wharton Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.80-95, 2020, 978-1-108-42269-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in Wartime: Edith Wharton's “The Look of Paris”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking and the Aesthetics of Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.11, 2016, 9781137603647. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-60364-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Wharton: A Bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Ricard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Issue of The Journal of the Short Story in English: The Short Stories of Edith Wharton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58 (Spring), pp.247-262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Ricard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Issue of The Journal of the Short Story in English: The Short stories of Edith Wharton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58 (Spring), pp.13-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Bellow, un écrivain ‘antimoderne’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévy, Paule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Saul Bellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université d’Angers, pp.7--17, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legendary Spell: Edith Wharton’s Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salenius, Sirpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Authors Reinventing Italy: The Writings of Exceptional Nineteenth Century Women.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Prato, pp.69--85, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">America at War: Edith Wharton on the national character in 1918” by Edith Wharton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interview with Virginia Ricard, translator of newly discovered Edith Wharton lecture ‘America at War’”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] whartoncompleteworks.org. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22CF43B9"/>
+    <w:nsid w:val="25602C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginia-ricard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5789-5579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ricard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-60364-7_17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginia-ricard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5789-5579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ricard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-60364-7_17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>