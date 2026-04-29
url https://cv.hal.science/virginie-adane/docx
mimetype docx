--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Adane </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne Nantes Université / CRHIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherches en Histoire Internationale et Atlantique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 1163)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du CENA-Mondes Américains (UMR 8168)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Doctorat, EHESS (dir. François Weil, Centre d'Etudes Nord-Américaines / Mondes Américains UMR 8168)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009/2010 : Doris Quinn Dissertation Fellowship, University of Pennsylvania (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/2009 : Georges Lurcy Fellowship & Fulbright Travel Grant, New York University (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005/2006 : Master de Sciences Sociales mention Histoire, EHESS (dir. François Weil, CENA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Agrégation d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2006 : Ecole Normale Supérieure de Lyon, section histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du CNU - section 22, collège B</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire du RéDEHJA (Réseau pour le développement européen de l'histoire de la Jeune Amérique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du programme ANR AMERICA 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Études Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (RFEA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CA de Nantes Histoire (association d'histoire citoyenne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2262099503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine (1763-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Van Ruymbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2025, Clefs-Concours Anglais-Civilisation, 978-2-38428-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1619. L'autre naissance des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Une année dans l'histoire, Florian Louis, 978-2130863984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 978-2753595712. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12q9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances. Catlina Trico (1688) et Zohran Mamdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Gaskill, The Ruin of All Witches. Life and Death in the New World , Londres, Penguin/Random House, 2022, xxv + 309 p., ISBN 978-0-141-99148-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 72-2 (2), pp.158-160. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardesty (Jared Ross) – Black Lives, Native Lands, White Worlds. A History of Slavery in New England. – Amherst/Boston, University of Massachusetts Press, 2019. XX + 176 p. Index. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (2), pp.359-361. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.732.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gallant Old Dutchman&amp;quot; : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (3), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.193.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez’s De la Nouvelle-Néerlande à New York: Naissance d’une société esclavagiste (1626–1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.180-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York : naissance d’une société esclavagiste (1626-1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.6448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : la place des femmes dans la fabrique des origines néerlandaises de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 172 (3), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Helg, Slave No More ! Self-Liberation before Abolitionism in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Provinces-Unies à la vallée de l’Hudson. Réagencement de genre en Nouvelle-Néerlande (1624-1664)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis et leur roman colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negotiation of Gendered Roles in the Port of New Amsterdam, 1630-1664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le genre en Nouvelle Néerlande au XVIIe siècle : enjeux historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van Ruymbeke : l'Amérique avant les États-Unis. Une histoire de l'Amérique anglaise, 1497-1776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.149-150, n°399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason S. Maloy, The Colonial American Origins of Modern Democratic Thought, Cambridge, Cambridge University Press, 2008, 214 p., ISBN 978-0-521-73055-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60-3 (3), pp.170. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.603.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Penelope Stout Story: Evolution of a New Netherland Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1637 : Thomas Morton décrit les épidémies amérindiennes dans New English Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Erick Schnakenbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-181, 2023, 978-2-7535-8988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poisonous Threat: Slavery, Intimacy and Social Order in Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Netherland Institute - New Stories from New Research on New Netherland and the Dutch Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires in contact: slavery and settlement in seventeenth-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Is Early America?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCEAS; McNeil Center for Early American Studies; University of Pennsylvania, May 2025, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About AMERICA2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Carter Brown Library (JCBL); McNeil Center for Early American Studies (MCEAS), Jun 2024, Providence (RI), Brown University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires Interfacing: Slavery, Intimacy & Community in 17th-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Leaf &amp; Eagle Conference in North American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Studies Program, Area and Cultural Studies, Department of Cultures, University of Helsinki, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Old Peg Leg the Brave » : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicisation des figures publiques en Amérique du Nord : Enjeux nationaux, communautaires et locaux des célébrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Michaud; Bertrand Van Ruymbeke, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une capitale à La Nouvelle-Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales en contexte colonial et post-colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : le rôle des femmes dans la mobilisation du passé colonial néerlandais de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'AFEA : la post-Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle britannique et son influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "nouveaux programmes" de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Only In New York’? Exceptionalism, Women and the Historiography on New Netherland, 17th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Institut des Amériques : Femmes dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negociation of Gendered Roles in the Port of Nieuw Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rensselaerswijck Seminar (congrès annuel du New Netherland Research Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rotterdam Junction, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of a New Netherland Narrative: The Penelope Stout Story (17th-19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Revolt: The Dutch American Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir et relations marchandes dans une société coloniale multiculturelle. Nouvelle-Néerlande, New York (1630-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS - Paris, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03457646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schnakenbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Adane </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne Nantes Université / CRHIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherches en Histoire Internationale et Atlantique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 1163)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du CENA-Mondes Américains (UMR 8168)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Doctorat, EHESS (dir. François Weil, Centre d'Etudes Nord-Américaines / Mondes Américains UMR 8168)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009/2010 : Doris Quinn Dissertation Fellowship, University of Pennsylvania (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/2009 : Georges Lurcy Fellowship & Fulbright Travel Grant, New York University (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005/2006 : Master de Sciences Sociales mention Histoire, EHESS (dir. François Weil, CENA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Agrégation d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2006 : Ecole Normale Supérieure de Lyon, section histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du CNU - section 22, collège B</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire du RéDEHJA (Réseau pour le développement européen de l'histoire de la Jeune Amérique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du programme ANR AMERICA 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Études Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (RFEA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CA de Nantes Histoire (association d'histoire citoyenne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2262099503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine (1763-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Van Ruymbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2025, Clefs-Concours Anglais-Civilisation, 978-2-38428-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1619. L'autre naissance des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Une année dans l'histoire, Florian Louis, 978-2130863984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 978-2753595712. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12q9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances. Catlina Trico (1688) et Zohran Mamdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Gaskill, The Ruin of All Witches. Life and Death in the New World , Londres, Penguin/Random House, 2022, xxv + 309 p., ISBN 978-0-141-99148-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 72-2 (2), pp.158-160. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardesty (Jared Ross) – Black Lives, Native Lands, White Worlds. A History of Slavery in New England. – Amherst/Boston, University of Massachusetts Press, 2019. XX + 176 p. Index. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (2), pp.359-361. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.732.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gallant Old Dutchman&amp;quot; : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (3), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.193.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez’s De la Nouvelle-Néerlande à New York: Naissance d’une société esclavagiste (1626–1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.180-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York : naissance d’une société esclavagiste (1626-1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.6448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : la place des femmes dans la fabrique des origines néerlandaises de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 172 (3), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Helg, Slave No More ! Self-Liberation before Abolitionism in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Provinces-Unies à la vallée de l’Hudson. Réagencement de genre en Nouvelle-Néerlande (1624-1664)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis et leur roman colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negotiation of Gendered Roles in the Port of New Amsterdam, 1630-1664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le genre en Nouvelle Néerlande au XVIIe siècle : enjeux historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van Ruymbeke : l'Amérique avant les États-Unis. Une histoire de l'Amérique anglaise, 1497-1776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.149-150, n°399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason S. Maloy, The Colonial American Origins of Modern Democratic Thought, Cambridge, Cambridge University Press, 2008, 214 p., ISBN 978-0-521-73055-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60-3 (3), pp.170. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.603.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Penelope Stout Story: Evolution of a New Netherland Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices de la Révolution et de la jeune République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Lounissi; Eric Schnakenbourg; Bertrand Van Ruymbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution américaine et naissance des États-Unis (1763-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9782200637576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1637 : Thomas Morton décrit les épidémies amérindiennes dans New English Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Eric Schnakenbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-181, 2023, 978-2-7535-8988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poisonous Threat: Slavery, Intimacy and Social Order in Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Netherland Institute - New Stories from New Research on New Netherland and the Dutch Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires in contact: slavery and settlement in seventeenth-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Is Early America?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCEAS; McNeil Center for Early American Studies; University of Pennsylvania, May 2025, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About AMERICA2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Carter Brown Library (JCBL); McNeil Center for Early American Studies (MCEAS), Jun 2024, Providence (RI), Brown University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires Interfacing: Slavery, Intimacy & Community in 17th-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Leaf &amp; Eagle Conference in North American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Studies Program, Area and Cultural Studies, Department of Cultures, University of Helsinki, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Old Peg Leg the Brave » : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicisation des figures publiques en Amérique du Nord : Enjeux nationaux, communautaires et locaux des célébrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Michaud; Bertrand Van Ruymbeke, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une capitale à La Nouvelle-Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales en contexte colonial et post-colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : le rôle des femmes dans la mobilisation du passé colonial néerlandais de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'AFEA : la post-Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle britannique et son influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "nouveaux programmes" de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Only In New York’? Exceptionalism, Women and the Historiography on New Netherland, 17th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Institut des Amériques : Femmes dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negociation of Gendered Roles in the Port of Nieuw Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rensselaerswijck Seminar (congrès annuel du New Netherland Research Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rotterdam Junction, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of a New Netherland Narrative: The Penelope Stout Story (17th-19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Revolt: The Dutch American Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir et relations marchandes dans une société coloniale multiculturelle. Nouvelle-Néerlande, New York (1630-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS - Paris, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03457646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres naissances pour les États-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schnakenbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEFF8396"/>
+    <w:nsid w:val="1FF37B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4000C353"/>
+    <w:nsid w:val="229BF6AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire.univ-nantes.fr/virginie-adane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crhia.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livres/des-femmes-en-amerique-une-histoires-des-etats-unis-de-pocahontas-metoo/9782262099503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1219-la-revolution-americaine-1763-1789-9782384280650.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/1619-lautre-naissance-des-etats-unis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10223/aux-origines-de-new-york" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q9t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.6448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.172.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65618" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03457646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire.univ-nantes.fr/virginie-adane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crhia.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livres/des-femmes-en-amerique-une-histoires-des-etats-unis-de-pocahontas-metoo/9782262099503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1219-la-revolution-americaine-1763-1789-9782384280650.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/1619-lautre-naissance-des-etats-unis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10223/aux-origines-de-new-york" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q9t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.6448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.172.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65618" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/revolution-americaine-et-naissance-etats-unis-1763-1800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03457646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>