--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Adane </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne Nantes Université / CRHIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherches en Histoire Internationale et Atlantique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 1163)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du CENA-Mondes Américains (UMR 8168)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Doctorat, EHESS (dir. François Weil, Centre d'Etudes Nord-Américaines / Mondes Américains UMR 8168)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009/2010 : Doris Quinn Dissertation Fellowship, University of Pennsylvania (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/2009 : Georges Lurcy Fellowship & Fulbright Travel Grant, New York University (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005/2006 : Master de Sciences Sociales mention Histoire, EHESS (dir. François Weil, CENA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Agrégation d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2006 : Ecole Normale Supérieure de Lyon, section histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du CNU - section 22, collège B</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire du RéDEHJA (Réseau pour le développement européen de l'histoire de la Jeune Amérique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du programme ANR AMERICA 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Études Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (RFEA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CA de Nantes Histoire (association d'histoire citoyenne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2262099503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine (1763-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Van Ruymbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2025, Clefs-Concours Anglais-Civilisation, 978-2-38428-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1619. L'autre naissance des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Une année dans l'histoire, Florian Louis, 978-2130863984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 978-2753595712. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12q9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances. Catlina Trico (1688) et Zohran Mamdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Gaskill, The Ruin of All Witches. Life and Death in the New World , Londres, Penguin/Random House, 2022, xxv + 309 p., ISBN 978-0-141-99148-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 72-2 (2), pp.158-160. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardesty (Jared Ross) – Black Lives, Native Lands, White Worlds. A History of Slavery in New England. – Amherst/Boston, University of Massachusetts Press, 2019. XX + 176 p. Index. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (2), pp.359-361. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.732.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gallant Old Dutchman&amp;quot; : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (3), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.193.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez’s De la Nouvelle-Néerlande à New York: Naissance d’une société esclavagiste (1626–1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.180-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York : naissance d’une société esclavagiste (1626-1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.6448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : la place des femmes dans la fabrique des origines néerlandaises de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 172 (3), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Helg, Slave No More ! Self-Liberation before Abolitionism in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Provinces-Unies à la vallée de l’Hudson. Réagencement de genre en Nouvelle-Néerlande (1624-1664)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis et leur roman colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negotiation of Gendered Roles in the Port of New Amsterdam, 1630-1664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le genre en Nouvelle Néerlande au XVIIe siècle : enjeux historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van Ruymbeke : l'Amérique avant les États-Unis. Une histoire de l'Amérique anglaise, 1497-1776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.149-150, n°399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason S. Maloy, The Colonial American Origins of Modern Democratic Thought, Cambridge, Cambridge University Press, 2008, 214 p., ISBN 978-0-521-73055-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60-3 (3), pp.170. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.603.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Penelope Stout Story: Evolution of a New Netherland Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices de la Révolution et de la jeune République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Lounissi; Eric Schnakenbourg; Bertrand Van Ruymbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution américaine et naissance des États-Unis (1763-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9782200637576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1637 : Thomas Morton décrit les épidémies amérindiennes dans New English Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Eric Schnakenbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-181, 2023, 978-2-7535-8988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poisonous Threat: Slavery, Intimacy and Social Order in Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Netherland Institute - New Stories from New Research on New Netherland and the Dutch Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires in contact: slavery and settlement in seventeenth-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Is Early America?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCEAS; McNeil Center for Early American Studies; University of Pennsylvania, May 2025, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About AMERICA2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Carter Brown Library (JCBL); McNeil Center for Early American Studies (MCEAS), Jun 2024, Providence (RI), Brown University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires Interfacing: Slavery, Intimacy & Community in 17th-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Leaf &amp; Eagle Conference in North American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Studies Program, Area and Cultural Studies, Department of Cultures, University of Helsinki, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Old Peg Leg the Brave » : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicisation des figures publiques en Amérique du Nord : Enjeux nationaux, communautaires et locaux des célébrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Michaud; Bertrand Van Ruymbeke, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une capitale à La Nouvelle-Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales en contexte colonial et post-colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : le rôle des femmes dans la mobilisation du passé colonial néerlandais de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'AFEA : la post-Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle britannique et son influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "nouveaux programmes" de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Only In New York’? Exceptionalism, Women and the Historiography on New Netherland, 17th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Institut des Amériques : Femmes dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negociation of Gendered Roles in the Port of Nieuw Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rensselaerswijck Seminar (congrès annuel du New Netherland Research Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rotterdam Junction, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of a New Netherland Narrative: The Penelope Stout Story (17th-19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Revolt: The Dutch American Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir et relations marchandes dans une société coloniale multiculturelle. Nouvelle-Néerlande, New York (1630-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS - Paris, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03457646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres naissances pour les États-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schnakenbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.36363636364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Adane </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne Nantes Université / CRHIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire moderne (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherches en Histoire Internationale et Atlantique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 1163)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du CENA-Mondes Américains (UMR 8168)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Doctorat, EHESS (dir. François Weil, Centre d'Etudes Nord-Américaines / Mondes Américains UMR 8168)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009/2010 : Doris Quinn Dissertation Fellowship, University of Pennsylvania (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/2009 : Georges Lurcy Fellowship & Fulbright Travel Grant, New York University (Etats-Unis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005/2006 : Master de Sciences Sociales mention Histoire, EHESS (dir. François Weil, CENA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Agrégation d'histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2006 : Ecole Normale Supérieure de Lyon, section histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du CNU - section 22, collège B</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire du RéDEHJA (Réseau pour le développement européen de l'histoire de la Jeune Amérique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du programme ANR AMERICA 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Études Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (RFEA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CA de Nantes Histoire (association d'histoire citoyenne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2262099503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine (1763-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Van Ruymbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Clefs concours. Anglais, 978-2-38428-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1619. L'autre naissance des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Une année dans l'histoire, Florian Louis, 978-2130863984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 978-2753595712. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12q9t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances. Catlina Trico (1688) et Zohran Mamdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Gaskill, The Ruin of All Witches. Life and Death in the New World , Londres, Penguin/Random House, 2022, xxv + 309 p., ISBN 978-0-141-99148-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 72-2 (2), pp.158-160. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardesty (Jared Ross) – Black Lives, Native Lands, White Worlds. A History of Slavery in New England. – Amherst/Boston, University of Massachusetts Press, 2019. XX + 176 p. Index. Illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (2), pp.359-361. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.732.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gallant Old Dutchman&amp;quot; : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (3), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.193.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez’s De la Nouvelle-Néerlande à New York: Naissance d’une société esclavagiste (1626–1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.180-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York : naissance d’une société esclavagiste (1626-1712)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.6448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : la place des femmes dans la fabrique des origines néerlandaises de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 172 (3), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.172.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Helg, Slave No More ! Self-Liberation before Abolitionism in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Provinces-Unies à la vallée de l’Hudson. Réagencement de genre en Nouvelle-Néerlande (1624-1664)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.75-96. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États-Unis et leur roman colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negotiation of Gendered Roles in the Port of New Amsterdam, 1630-1664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le genre en Nouvelle Néerlande au XVIIe siècle : enjeux historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van Ruymbeke : l'Amérique avant les États-Unis. Une histoire de l'Amérique anglaise, 1497-1776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.149-150, n°399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason S. Maloy, The Colonial American Origins of Modern Democratic Thought, Cambridge, Cambridge University Press, 2008, 214 p., ISBN 978-0-521-73055-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60-3 (3), pp.170. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.603.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Penelope Stout Story: Evolution of a New Netherland Narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Halve Maen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, actrices de la Révolution et de la jeune République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Lounissi; Eric Schnakenbourg; Bertrand Van Ruymbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution américaine et naissance des États-Unis (1763-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9782200637576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1637 : Thomas Morton décrit les épidémies amérindiennes dans New English Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Eric Schnakenbourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-181, 2023, 978-2-7535-8988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Poisonous Threat: Slavery, Intimacy and Social Order in Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires in contact: slavery and settlement in seventeenth-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Where Is Early America?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCEAS; McNeil Center for Early American Studies; University of Pennsylvania, May 2025, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About AMERICA2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Carter Brown Library (JCBL); McNeil Center for Early American Studies (MCEAS), Jun 2024, Providence (RI), Brown University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires Interfacing: Slavery, Intimacy & Community in 17th-century Schenectady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Leaf &amp; Eagle Conference in North American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Studies Program, Area and Cultural Studies, Department of Cultures, University of Helsinki, May 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Old Peg Leg the Brave » : Pieter Stuyvesant, un père fondateur néerlandais pour New York ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicisation des figures publiques en Amérique du Nord : Enjeux nationaux, communautaires et locaux des célébrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Michaud; Bertrand Van Ruymbeke, Nov 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d’une capitale à La Nouvelle-Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales en contexte colonial et post-colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holland Dames : le rôle des femmes dans la mobilisation du passé colonial néerlandais de New York au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'AFEA : la post-Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle britannique et son influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "nouveaux programmes" de l'APHG Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Only In New York’? Exceptionalism, Women and the Historiography on New Netherland, 17th-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Institut des Amériques : Femmes dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Places: Men, Women and the Negociation of Gendered Roles in the Port of Nieuw Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rensselaerswijck Seminar (congrès annuel du New Netherland Research Center)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rotterdam Junction, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of a New Netherland Narrative: The Penelope Stout Story (17th-19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Revolt: The Dutch American Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, pouvoir et relations marchandes dans une société coloniale multiculturelle. Nouvelle-Néerlande, New York (1630-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS - Paris, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03457646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres naissances pour les États-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schnakenbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF37B05"/>
+    <w:nsid w:val="41F43A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="229BF6AF"/>
+    <w:nsid w:val="6F1ECD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire.univ-nantes.fr/virginie-adane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crhia.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livres/des-femmes-en-amerique-une-histoires-des-etats-unis-de-pocahontas-metoo/9782262099503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1219-la-revolution-americaine-1763-1789-9782384280650.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/1619-lautre-naissance-des-etats-unis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10223/aux-origines-de-new-york" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q9t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.6448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.172.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65618" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/revolution-americaine-et-naissance-etats-unis-1763-1800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03457646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histoire.univ-nantes.fr/virginie-adane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crhia.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livres/des-femmes-en-amerique-une-histoires-des-etats-unis-de-pocahontas-metoo/9782262099503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05607796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1219-la-revolution-americaine-1763-1789-9782384280650.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/1619-lautre-naissance-des-etats-unis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10223/aux-origines-de-new-york" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q9t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.193.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.6448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.172.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65618" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.603.0170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/revolution-americaine-et-naissance-etats-unis-1763-1800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03457646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schnakenbourg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>