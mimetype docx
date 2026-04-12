--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -962,195 +962,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Pervers narcissiques : comprendre, déjouer, surmonter. André Sirota</w:t>
+                <w:t xml:space="preserve">Thibault Le Texier, Histoire d’un mensonge. Enquête sur l’expérience de Stanford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.25127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061655v1</w:t>
+                <w:t xml:space="preserve">hal-01830684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Texier, Histoire d’un mensonge. Enquête sur l’expérience de Stanford</w:t>
+                <w:t xml:space="preserve">Recension : Pervers narcissiques : comprendre, déjouer, surmonter. André Sirota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.215-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830684v1</w:t>
+                <w:t xml:space="preserve">hal-02061655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secteur tertiaire : entre pénibilités traditionnelles et contraintes spécifiques</w:t>
               </w:r>
@@ -3440,277 +3440,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316161v1</w:t>
+                <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314931v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
@@ -5095,200 +5095,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail</w:t>
+                <w:t xml:space="preserve">Stress au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire Politique d'Histoire de la Santé (DicoPolHiS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://dicopolhis.univ-lemans.fr/fr/dictionnaire/s/stress-au-travail.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583080v1</w:t>
+                <w:t xml:space="preserve">hal-04726382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress au travail</w:t>
+                <w:t xml:space="preserve">Qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Politique d'Histoire de la Santé (DicoPolHiS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.519-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2024.01.0519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726382v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention</w:t>
               </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perversions narcissiques dans les organisations : pistes d’analyse et de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5854,51 +5854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56227D4E"/>
+    <w:nsid w:val="82876F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-althaus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3535-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177203188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loncan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.882.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.583.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauseig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-bientraitance-professionnelle-concepts-modeles-et-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01431713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aptel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958205v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02528625v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04515130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0519" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726382v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0385" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562373v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-althaus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3535-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177203188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loncan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.882.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.583.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauseig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-bientraitance-professionnelle-concepts-modeles-et-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01431713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aptel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958205v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02528625v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04515130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726382v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0519" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0385" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562373v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>