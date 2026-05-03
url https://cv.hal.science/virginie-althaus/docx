--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -962,195 +962,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Texier, Histoire d’un mensonge. Enquête sur l’expérience de Stanford</w:t>
+                <w:t xml:space="preserve">Recension : Pervers narcissiques : comprendre, déjouer, surmonter. André Sirota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.215-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830684v1</w:t>
+                <w:t xml:space="preserve">hal-02061655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Pervers narcissiques : comprendre, déjouer, surmonter. André Sirota</w:t>
+                <w:t xml:space="preserve">Thibault Le Texier, Histoire d’un mensonge. Enquête sur l’expérience de Stanford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.25127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061655v1</w:t>
+                <w:t xml:space="preserve">hal-01830684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secteur tertiaire : entre pénibilités traditionnelles et contraintes spécifiques</w:t>
               </w:r>
@@ -1437,235 +1437,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t>
+                <w:t xml:space="preserve">La centration sur le processus du changement : l'apport de l'intervention systémique à l'amélioration du bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.127-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541130v1</w:t>
+                <w:t xml:space="preserve">hal-00825557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La centration sur le processus du changement : l'apport de l'intervention systémique à l'amélioration du bien-être au travail</w:t>
+                <w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.127-149. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825557v1</w:t>
+                <w:t xml:space="preserve">hal-01541130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3194,51 +3194,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
@@ -3273,593 +3273,593 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316172v1</w:t>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir d’une méthodologie mixte pour élaborer un outil de mesure : L’Inventaire du BoreOut (IBO) chez les travailleur·euse·s français·es</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexane Martin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374660v1</w:t>
+                <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bailly</w:t>
+                <w:t xml:space="preserve">Partir d’une méthodologie mixte pour élaborer un outil de mesure : L’Inventaire du BoreOut (IBO) chez les travailleur·euse·s français·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Cheol Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Villieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">23e congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314931v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316161v1</w:t>
+                <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314936v1</w:t>
+                <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
@@ -3894,73 +3894,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316188v1</w:t>
+                <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
@@ -5095,291 +5095,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress au travail</w:t>
+                <w:t xml:space="preserve">Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Politique d'Histoire de la Santé (DicoPolHiS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2024.01.0385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726382v2</w:t>
+                <w:t xml:space="preserve">hal-04263845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail</w:t>
+                <w:t xml:space="preserve">Stress au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire Politique d'Histoire de la Santé (DicoPolHiS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://dicopolhis.univ-lemans.fr/fr/dictionnaire/s/stress-au-travail.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583080v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention</w:t>
+                <w:t xml:space="preserve">Qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Brangier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.269-273. </w:t>
+              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.519-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2024.01.0385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2024.01.0519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263845v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention systémique</w:t>
               </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perversions narcissiques dans les organisations : pistes d’analyse et de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5854,51 +5854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82876F28"/>
+    <w:nsid w:val="2BA80EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-althaus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3535-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177203188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loncan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.882.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.583.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauseig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-bientraitance-professionnelle-concepts-modeles-et-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01431713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aptel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958205v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02528625v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04515130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726382v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0519" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0385" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562373v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-althaus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3535-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177203188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loncan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.882.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.583.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauseig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-bientraitance-professionnelle-concepts-modeles-et-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01431713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aptel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958205v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02528625v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04515130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726382v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0519" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562373v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>