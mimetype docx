--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -352,51 +352,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -754,1784 +754,1901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et usages de substances psychoactives : fonctions anesthésiante et stimulante face aux difficultés du chômage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chômage, activités et santé : vécu de personnes en situation de chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Mezza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+                <w:t xml:space="preserve">Pascale Molinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.6813⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (573), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.573.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936489v1</w:t>
+                <w:t xml:space="preserve">hal-03344441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme à l’assaut des sciences humaines et sociales : l’exemple des revues payantes en psychologie</w:t>
+                <w:t xml:space="preserve">Chômage et usages de substances psychoactives : fonctions anesthésiante et stimulante face aux difficultés du chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ladreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.006.0009⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 (n° 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371731v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Pervers narcissiques : comprendre, déjouer, surmonter. André Sirota</w:t>
+                <w:t xml:space="preserve">Le capitalisme à l’assaut des sciences humaines et sociales : l’exemple des revues payantes en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.006.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02061655v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Texier, Histoire d’un mensonge. Enquête sur l’expérience de Stanford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.25127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secteur tertiaire : entre pénibilités traditionnelles et contraintes spécifiques</w:t>
+                <w:t xml:space="preserve">Recension : Pervers narcissiques : comprendre, déjouer, surmonter. André Sirota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.38-39</w:t>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04486726v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secteur tertiaire : entre pénibilités traditionnelles et contraintes spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495398v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formet-Robert Nadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273484v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La centration sur le processus du changement : l'apport de l'intervention systémique à l'amélioration du bien-être au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Formet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825557v1</w:t>
+                <w:t xml:space="preserve">hal-01273484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La centration sur le processus du changement : l'apport de l'intervention systémique à l'amélioration du bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t>
+                <w:t xml:space="preserve">Eric Brangier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.127-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541130v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auxiliaire de vie dans le soin à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauseig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Boissel; Annie Hourcade Sciou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un lieu à soi : habiter avec un handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Érès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-96, 2025, Connaissances de la diversité, 9782749281766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.boiss.2025.01.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes accompagnés dans le cadre de dispositifs d'insertion spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lhuilier; Dominique Gelpe; Anne-Marie Waser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et travail, paroles de chômeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.125-144, 2024, Clinique du travail, 9782749280288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour mieux comprendre notre démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Althaus; Christian Ballouard; Anne Loncan; Hélène Maire; Philippe Robert; André Sirota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire, écrire et lire un article en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.17-26, 2022, 978-2-84835-777-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pres.altha.2022.01.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. La posture d'intervention systémique : une condition de la bientraitance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Bernaud; Pascale Desrumaux; Dominique Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-270, 2021, 9782100821396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Houssemand Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement dans les organisations : trauma et résilience dans les récits de victimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Carayol; Valérie Lépine; Laurent Morillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Maison des Sciences de l'Homme d'Aquitaine (MSHA), pp.83-106, 2020, 9782858926053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un cadre générique d’évaluation des interventions pour une prévention des TMS et RPS en psychologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne van de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grusenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chouanière Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis d’évaluation des interventions en santé au travail. Pour une approche interdisciplinaire appliquée aux RPS et TMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-332, 2019, 978-2-36630-096-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution directive ou participative : quels effets sur la construction du développement vocationnel et sur la relation d’aide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Carrein-Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Hellemans; Annalisa Casini; Agnès Van Daele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et diversité des situations de travail : Mobilités, conciliations et violences au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.37-48, 2018, 978-2-343-13802-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2541,51 +2658,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'application de connaissances fondamentales génère des pratiques idéologiques : l'exemple des techniques d'influence sociale pour la prévention des risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2594,486 +2711,604 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
+                <w:t xml:space="preserve">L’expérimentation TZCLD : analyse des dynamiques institutionnelles et des recompositions du champ des acteurs de l’emploi dans les territoires d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01547834v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547868v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide de l’intervenant : l’intervention « bien-être au travail » dans les PME du tertiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Aptel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 298, Institut National de Recherche et de Sécurité(INRS). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3083,100 +3318,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et mise en œuvre d'une démarche d'intervention systémique pour les PME : construction théorique et application pratique dans cinq entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LORR0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00958205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3186,1433 +3421,1433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partir d’une méthodologie mixte pour élaborer un outil de mesure : L’Inventaire du BoreOut (IBO) chez les travailleur·euse·s français·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Cheol Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Villieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">23e congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316161v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir d’une méthodologie mixte pour élaborer un outil de mesure : L’Inventaire du BoreOut (IBO) chez les travailleur·euse·s français·es</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374660v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rencontres du RIUESS 2024 : l'ESS hor la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du discours dans le champ du travail : propositions méthodologiques et illustration à partir de récits de harcèlement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, langage et discours : approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Laboratoire Psy-DREPI (UR-7458) et Laboratoire TIL (UR-4182); Université de Lorraine, Laboratoire PErSEUs (EA-7312), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de « faire face » des travailleurs précaires : une recherche exploratoire sur la normalisation de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GESTES 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le GESTES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la croisée des méthodologies en psychologie du travail pour l’évaluation des interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne van de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement et innovations au travail : Quels enjeux pour les personnes et les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement des salariés en période de crise sanitaire : ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Journée d’études du GREPSYT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Université Lumière Lyon 2, École Centrale Lyon, et Université Grenoble Alpes (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire le harcèlement au travail : l'élaboration d'un vécu traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,457 +4862,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORG&amp;CO, MICA, Mar 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actividad, salud y recursos de los desempleados organizados vs. acompañados: un análisis comparativo del discurso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Symposium France Amérique Latine : Subjectivité et travail : entre mal-être et bien être. Construction d’un nouveau paradigme de la santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276564v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actividad, salud y recursos de los desempleados organizados vs. acompañados: un análisis comparativo del discurso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cimier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium France Amérique Latine : Subjectivité et travail : entre mal-être et bien être. Construction d’un nouveau paradigme de la santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normativité, créativité et processus de santé : une étude exploratoire auprès de chômeurs investis dans des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l'AIPTLF-Bordeaux, 9-12 juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention systémique en santé et bien-être au travail : cadre et forme d'une intervention sur la gestion des âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ergonomie à la croisée des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5087,375 +5322,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.269-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.valle.2024.01.0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress au travail</w:t>
+                <w:t xml:space="preserve">Qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Politique d'Histoire de la Santé (DicoPolHiS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.519-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2024.01.0519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726382v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail</w:t>
+                <w:t xml:space="preserve">Stress au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire Politique d'Histoire de la Santé (DicoPolHiS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://dicopolhis.univ-lemans.fr/fr/dictionnaire/s/stress-au-travail.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583080v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brangier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Risques Psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.416-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5465,51 +5700,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with patients affected by Disorders Of Consciousness (DOC). A literature analysis on the psychological and health impacts on healthcare personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5538,255 +5773,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e congrès de la Société Française de Médecine physique et de Réadaptation (SOFMER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perversions narcissiques dans les organisations : pistes d’analyse et de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conférence on Workplace Bullying and Harassment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Formet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5854,51 +6089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA80EF8"/>
+    <w:nsid w:val="4A36037B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-althaus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3535-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177203188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loncan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.882.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.583.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauseig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-bientraitance-professionnelle-concepts-modeles-et-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremblay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01431713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aptel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958205v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02528625v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04515130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726382v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0519" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562373v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-althaus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3535-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177203188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ballouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loncan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.882.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.583.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03344441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.573.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ladreyt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mezza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6813" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauseig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boiss.2025.01.0085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.altha.2022.01.0017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-bientraitance-professionnelle-concepts-modeles-et-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Col&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremblay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01431713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aptel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958205v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Cheol Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Huard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guidou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02528625v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04515130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Brangier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01583080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2024.01.0519" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726382v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562373v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>