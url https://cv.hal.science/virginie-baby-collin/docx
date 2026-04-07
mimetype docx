--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -525,4078 +525,4094 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05288226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Persistence of Marginalization? Policies of Compulsory Schooling for Recently Arrived Migrant Students Facing the Challenges of their Implementation in Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mediterranean Spaces of Education, 1, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12828/113483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04706896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género y migraciones: circulaciones transnacionales de saberes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioconda Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100-101, pp.169-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certaine géographie régionale… : le Brésil en ses territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100-101, pp.117-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Marseille, une scolarisation en demi-teinte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Persini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (133), pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marseille, une scolarisation en demi-teinte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Persini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités intersectorielles entre public et privé à l’aune des inégalités et des territoires scolaires à Marseille : ce que cache le « zapping »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Démobiliser les classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espaces et sociétés, n° 183 (2), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507495v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires scolaires et fabrique de l’orientation scolaire de lycéens migrants allophones. Le cas d’un lycée de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russo Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.20-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches multisituées : éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (178), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.178.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques pour le logement populaire dans le centre-ville de Marseille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bonafede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration : le(s) sens des liens : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture - Víctor Zúñiga et Silvia E. Giorguli Saucedo, Niñas y niños en la migración de Estados Unidos a México: la generación 0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.208-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu d'ouvrage] Víctor Zúñiga et Silvia E. Giorguli Saucedo, Niñas y niños en la migración de Estados Unidos a México: la generación 0.5 México, El Colegio de México, Cedua, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.208-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école, une ressource pour les populations migrantes. Regards croisés de l’institution et des parents d’élèves dans le centre-ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Valcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, École et migration, 34 (4), pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.11751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Other Side of Need. Reverse Economic Flows Ensuring Migrants’ Transnational Social Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Palash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population Space and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp.2219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique d'une communauté transnationale au prisme des réseaux sociaux. Les Jummas entre France et Bangladesh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27/2018, https://journals.openedition.org/temporalites/4300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.4300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégation socio-spatiale et ethnicisation des territoires scolaires à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2-3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations internationales dans le champ des sciences sociales : tournants épistémologiques et variations scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01538146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre-ville de Marseille 1990-2012 : embourgeoisement généralisé ou accentuation des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.107-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroir de la précarité sociale et (carrefour) des dynamiques migratoires.Les hôtels dits meublés du centre-ville marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles mixités dans une ville fragmentée ? Dynamiques locales de l’espace scolaire marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Territoires urbains et mixité sociale, 77, p. 38-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037901ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolivians in the United States, Identities in Tension within an Heterogeneous and Nearly Invisible Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.1274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sans-papiers, un enjeu multiscalaire pour les politiques migratoires aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.196-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevos despliegues del campo migratorio boliviano frente a la crísis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista CIDOB d'Afers Internacionals (ISSN : 1133-6595)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Migración y crísis global. Europa-América Latina: nuevas estrategias, nuevas desigualdades, 106-107, pp.61-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes d'habiter sous contraintes. Migrantes boliviennes dans les métropoles (Espagne - Etats-Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.139-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mexique dans les migrations internationales : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre place : les Boliviens sur les marchés itinérants de Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brassamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.127-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille transnationale dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57-58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoire du Grand Saint Barthélémy à Marseille, entre immigration, politique de la ville et engagement associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.26-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation de la Virgen de Urkupiña ? Religiosité, fêtes populaires et territoires urbains des migrants boliviens, de Buenos Aires à Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.111-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan S. Fainstein. The Just City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, https://www.jssj.org/issue/mars-2011-jssj-a-lu/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants andins en Espagne, ruptures et continuités d'une géographie économique de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.3662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants &amp;quot;Andins&amp;quot; en Espagne. Inscriptions spatiales et repérages de filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil syrien et vie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/2 (4), pp.177, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/machr2.004.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démobiliser les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (183), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multi-situées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 178 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations : le(s) sens des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, 216 p., 2019, 9782371541337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.9317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alhim.5406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique dans les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1296, pp.125, 2012, 9782919040148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02136130v1</w:t>
-              </w:r>
-[...3330 lines deleted...]
-                <w:t xml:space="preserve">hal-03060808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4666,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
@@ -4752,77 +4768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des trajectoires scolaires d’élèves allophones. Suivi de cohortes de lycéens marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L'éducation en situation migratoire », INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4860,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UPE2A et après ? Trajectoires et orientations de lycéens à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du CAREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Vernes, Mar 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5037,51 +5053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migración en y desde Bolivia: Elementos de Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International pour le 50ème anniversaire de l'Institut de recherche pour le développement "La vulnérabilité des ressources en eau dans le bassin Katari", La Paz, 28 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5106,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposiciones de los campos migratorios andinos frente a la crísis en España. Una reflexión a partir del caso boliviano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5188,51 +5204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposición de los campos migratorios andinas frente a la crisis en España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5270,51 +5286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafíos metodológicas de una geografía multi-situada de las migraciones internacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5352,51 +5368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staying, Returning, Leaving Elsewhere ? Latin-American Migratory Fields and Migrant's Strategies in the Context of Spanish Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5434,90 +5450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnacionalismo y territorialidades urbanas emergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de l'Institut de Recherche Gino Germani, "Migraciones andinas en la globalización", Faculté des Sciences, Université de Buenos Aires (Argentine), Avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5542,90 +5558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5732,77 +5748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5840,77 +5856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5935,77 +5951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, movilidad y territorialización. Análisis cruzada de las migraciones internacionales en Mexico y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès Européen Ceisal des Latino-américanistes, Bruxelles, 11-14 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bruxelles, Bélgica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6030,77 +6046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations andines en Espagne. Analyse multi-scalaire des lieux d’implantation et repérage de filières migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Migrations et territoires de la mobilité dans l’espace méditerranéen : le présent du passé", Aix-En-Provence, 23 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6125,90 +6141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad, circulación y migración de mujeres: estudio comparativo de los flujos México-Estados Unidos y Bolivia–Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Argentino de Estudios sobre Migraciones Internacionales y Políticas Migratorios y de Asilo, Buenos Aires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,51 +6249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfiles y prácticas de la movilidad internacional en dos casos de migración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des parcours de mobilité des migrants internationaux latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations et territoires dans la migration internationale, Colloque international, Université de Toulouse le Mirail, 16-18 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6589,77 +6605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid 19, confinement et élèves migrants. Le cas des lycéens marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2022, MiMed, 9791031805191. </w:t>
@@ -6831,51 +6847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Social Protection across Several Countries: Opportunistic Strategy or Risky Compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration to and from Welfare States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.177-196, 2021, IMISCOE Research Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6961,51 +6977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations et des mobilités en Méditerranée, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2021, 9782330145019</w:t>
@@ -7034,51 +7050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Social Protection across Several Countries: Opportunistic Strategy or Risky Compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7151,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,51 +7370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,51 +7564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emploi informel au travail précaire. Femmes migrantes dans les métropoles de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Mariana Busso, Marcos Supervielle (coord). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, jeunesse et migration. Regards croisés Europe-Amérique latine à l'heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7806,64 +7822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7944,51 +7960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8103,64 +8119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasar y vivir las fronteras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8202,51 +8218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des parcours de mobilité des migrants internationaux latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,51 +8326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction / Conclusion (Migrants des Suds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires, trajectoires de mobilité et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8530,90 +8546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche comparée des circulations migratoires latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Cortès; Laurent Faret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circulations transnationales : lire les turbulences migratoires contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.90-108, 2009</w:t>
@@ -8642,77 +8658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, movilidad y territorialización. Análisis cruzada de las migraciones internacionales en Mexico y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Godard; Godofredo Sandoval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migración transnacional de los Andes a Europa y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEA (Instituto francés de estudios andinos); PIEB; IRD, pp.135-166, 2008</w:t>
@@ -8741,51 +8757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Grésillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9098,51 +9114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pentsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9199,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9313,51 +9329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9440,51 +9456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Régnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9558,51 +9574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Anteby-Yemini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9689,51 +9705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Zuñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blöss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Autonoma de Nuevo Léon. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9755,51 +9771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants des Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,51 +9885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud à Sud : dynamiques sociales et spatiales Amérique Latine/Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, pp.314, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9976,90 +9992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil du géographe : en Paca, entre inhospitalité politique et solidarité historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10266,51 +10282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA, Contrat de recherche D 0721 ( E.J. 07 00 905), LPED (UMR 151 AMU-IRD). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10827,51 +10843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404ACDE8"/>
+    <w:nsid w:val="8C6E4C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11058,51 +11074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-baby-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2961-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5227-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113483" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioconda Herrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03963605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Exbrayat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.178.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9685" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Valcin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4300" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassamin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.057.0007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67615-5_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100515740" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01270084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-baby-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2961-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5227-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioconda Herrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03963605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Exbrayat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.178.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9685" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Valcin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11751" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4300" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18726" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassamin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.057.0007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67615-5_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100515740" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01270084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>