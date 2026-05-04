--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -424,3462 +424,3462 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Persistence of Marginalization? Policies of Compulsory Schooling for Recently Arrived Migrant Students Facing the Challenges of their Implementation in Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mediterranean Spaces of Education, 1, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12828/113483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04706896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género y migraciones: circulaciones transnacionales de saberes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioconda Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100-101, pp.169-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certaine géographie régionale… : le Brésil en ses territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100-101, pp.117-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Marseille, une scolarisation en demi-teinte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Persini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (133), pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marseille, une scolarisation en demi-teinte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Persini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités intersectorielles entre public et privé à l’aune des inégalités et des territoires scolaires à Marseille : ce que cache le « zapping »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Démobiliser les classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espaces et sociétés, n° 183 (2), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507495v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires scolaires et fabrique de l’orientation scolaire de lycéens migrants allophones. Le cas d’un lycée de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russo Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.20-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches multisituées : éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (178), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.178.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques pour le logement populaire dans le centre-ville de Marseille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bonafede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration : le(s) sens des liens : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture - Víctor Zúñiga et Silvia E. Giorguli Saucedo, Niñas y niños en la migración de Estados Unidos a México: la generación 0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.208-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.9685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu d'ouvrage] Víctor Zúñiga et Silvia E. Giorguli Saucedo, Niñas y niños en la migración de Estados Unidos a México: la generación 0.5 México, El Colegio de México, Cedua, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.208-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école, une ressource pour les populations migrantes. Regards croisés de l’institution et des parents d’élèves dans le centre-ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Valcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, École et migration, 34 (4), pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.11751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Other Side of Need. Reverse Economic Flows Ensuring Migrants’ Transnational Social Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Palash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population Space and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp.2219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique d'une communauté transnationale au prisme des réseaux sociaux. Les Jummas entre France et Bangladesh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27/2018, https://journals.openedition.org/temporalites/4300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.4300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégation socio-spatiale et ethnicisation des territoires scolaires à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2-3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le centre-ville de Marseille 1990-2012 : embourgeoisement généralisé ou accentuation des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.107-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroir de la précarité sociale et (carrefour) des dynamiques migratoires.Les hôtels dits meublés du centre-ville marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations internationales dans le champ des sciences sociales : tournants épistémologiques et variations scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01538146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles mixités dans une ville fragmentée ? Dynamiques locales de l’espace scolaire marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Territoires urbains et mixité sociale, 77, p. 38-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037901ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolivians in the United States, Identities in Tension within an Heterogeneous and Nearly Invisible Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.1274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sans-papiers, un enjeu multiscalaire pour les politiques migratoires aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.196-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevos despliegues del campo migratorio boliviano frente a la crísis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista CIDOB d'Afers Internacionals (ISSN : 1133-6595)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Migración y crísis global. Europa-América Latina: nuevas estrategias, nuevas desigualdades, 106-107, pp.61-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes d'habiter sous contraintes. Migrantes boliviennes dans les métropoles (Espagne - Etats-Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.139-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mexique dans les migrations internationales : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre place : les Boliviens sur les marchés itinérants de Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brassamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.127-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille transnationale dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Razy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57-58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoire du Grand Saint Barthélémy à Marseille, entre immigration, politique de la ville et engagement associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.26-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation de la Virgen de Urkupiña ? Religiosité, fêtes populaires et territoires urbains des migrants boliviens, de Buenos Aires à Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.111-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan S. Fainstein. The Just City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, https://www.jssj.org/issue/mars-2011-jssj-a-lu/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants andins en Espagne, ruptures et continuités d'une géographie économique de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.3662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants &amp;quot;Andins&amp;quot; en Espagne. Inscriptions spatiales et repérages de filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisituée (approche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05288226v1</w:t>
-              </w:r>
-[...3330 lines deleted...]
-                <w:t xml:space="preserve">hal-03060808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3897,113 +3897,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509192v1</w:t>
@@ -4014,90 +4014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil syrien et vie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4157,64 +4157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démobiliser les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (183), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4252,51 +4252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multi-situées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,74 +4347,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations : le(s) sens des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, 216 p., 2019, 9782371541337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.9317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550596v1</w:t>
@@ -4438,51 +4438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4516,51 +4516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique dans les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
@@ -4768,77 +4768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des trajectoires scolaires d’élèves allophones. Suivi de cohortes de lycéens marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L'éducation en situation migratoire », INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4876,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UPE2A et après ? Trajectoires et orientations de lycéens à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du CAREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Vernes, Mar 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,51 +5053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migración en y desde Bolivia: Elementos de Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International pour le 50ème anniversaire de l'Institut de recherche pour le développement "La vulnérabilité des ressources en eau dans le bassin Katari", La Paz, 28 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5116,139 +5116,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposiciones de los campos migratorios andinos frente a la crísis en España. Una reflexión a partir del caso boliviano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Recomposición de los campos migratorios andinas frente a la crisis en España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Congreso Latinoamericano y Caribeño de Ciencias Sociales, Flacso, Quito, 27 août 2015</w:t>
+              <w:t xml:space="preserve">IIIème Congrès Latinoamericano y Caribeño de Ciencias Sociales, FLACSO, Quito, 26-28 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076011v1</w:t>
+                <w:t xml:space="preserve">hal-02107810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposición de los campos migratorios andinas frente a la crisis en España</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Desafíos metodológicas de una geografía multi-situada de las migraciones internacionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5256,163 +5256,163 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIème Congrès Latinoamericano y Caribeño de Ciencias Sociales, FLACSO, Quito, 26-28 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107810v1</w:t>
+                <w:t xml:space="preserve">hal-02133201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desafíos metodológicas de una geografía multi-situada de las migraciones internacionales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Recomposiciones de los campos migratorios andinos frente a la crísis en España. Una reflexión a partir del caso boliviano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème Congrès Latinoamericano y Caribeño de Ciencias Sociales, FLACSO, Quito, 26-28 août 2015</w:t>
+              <w:t xml:space="preserve">III Congreso Latinoamericano y Caribeño de Ciencias Sociales, Flacso, Quito, 27 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133201v1</w:t>
+                <w:t xml:space="preserve">hal-03076011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staying, Returning, Leaving Elsewhere ? Latin-American Migratory Fields and Migrant's Strategies in the Context of Spanish Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,90 +5450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnacionalismo y territorialidades urbanas emergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de l'Institut de Recherche Gino Germani, "Migraciones andinas en la globalización", Faculté des Sciences, Université de Buenos Aires (Argentine), Avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5552,476 +5552,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migrations andines à Barcelone et Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naïk Miret</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
+              <w:t xml:space="preserve">Séminaire "Construire la durabilité dans la mobilité : liens diasporiques et circulations migratoires aujourd'hui", Montpellier, MSH-M, 9-10 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875895v1</w:t>
+                <w:t xml:space="preserve">hal-03074565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations andines à Barcelone et Madrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Medina</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Construire la durabilité dans la mobilité : liens diasporiques et circulations migratoires aujourd'hui", Montpellier, MSH-M, 9-10 décembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074565v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international "Nuevas trayectorias de la migración internacional andina en America Latina y Europa", Buenos Aires, 16 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072352v1</w:t>
+                <w:t xml:space="preserve">hal-03074745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire international "Nuevas trayectorias de la migración internacional andina en America Latina y Europa", Buenos Aires, 16 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074745v1</w:t>
+                <w:t xml:space="preserve">hal-03072352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, movilidad y territorialización. Análisis cruzada de las migraciones internacionales en Mexico y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès Européen Ceisal des Latino-américanistes, Bruxelles, 11-14 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bruxelles, Bélgica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6046,77 +6046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations andines en Espagne. Analyse multi-scalaire des lieux d’implantation et repérage de filières migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Migrations et territoires de la mobilité dans l’espace méditerranéen : le présent du passé", Aix-En-Provence, 23 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6141,90 +6141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad, circulación y migración de mujeres: estudio comparativo de los flujos México-Estados Unidos y Bolivia–Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Argentino de Estudios sobre Migraciones Internacionales y Políticas Migratorios y de Asilo, Buenos Aires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6249,51 +6249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfiles y prácticas de la movilidad internacional en dos casos de migración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des parcours de mobilité des migrants internationaux latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations et territoires dans la migration internationale, Colloque international, Université de Toulouse le Mirail, 16-18 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,77 +6605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid 19, confinement et élèves migrants. Le cas des lycéens marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2022, MiMed, 9791031805191. </w:t>
@@ -6847,51 +6847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Social Protection across Several Countries: Opportunistic Strategy or Risky Compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration to and from Welfare States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.177-196, 2021, IMISCOE Research Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6977,51 +6977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations et des mobilités en Méditerranée, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2021, 9782330145019</w:t>
@@ -7050,51 +7050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Social Protection across Several Countries: Opportunistic Strategy or Risky Compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,51 +7370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emploi informel au travail précaire. Femmes migrantes dans les métropoles de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Mariana Busso, Marcos Supervielle (coord). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, jeunesse et migration. Regards croisés Europe-Amérique latine à l'heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7809,77 +7809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7960,51 +7960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8119,64 +8119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasar y vivir las fronteras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8218,51 +8218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des parcours de mobilité des migrants internationaux latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,51 +8326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction / Conclusion (Migrants des Suds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires, trajectoires de mobilité et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8546,90 +8546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche comparée des circulations migratoires latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Cortès; Laurent Faret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circulations transnationales : lire les turbulences migratoires contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.90-108, 2009</w:t>
@@ -8658,77 +8658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, movilidad y territorialización. Análisis cruzada de las migraciones internacionales en Mexico y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Godard; Godofredo Sandoval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migración transnacional de los Andes a Europa y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEA (Instituto francés de estudios andinos); PIEB; IRD, pp.135-166, 2008</w:t>
@@ -8757,51 +8757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Grésillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9114,51 +9114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pentsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9215,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9329,51 +9329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Régnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Anteby-Yemini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9705,51 +9705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Zuñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blöss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Autonoma de Nuevo Léon. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9771,51 +9771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants des Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud à Sud : dynamiques sociales et spatiales Amérique Latine/Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, pp.314, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9992,90 +9992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil du géographe : en Paca, entre inhospitalité politique et solidarité historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10125,51 +10125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville ordinaire, citadins précaires. Transition ou disparition programmée des quartiers tremplin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10282,51 +10282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA, Contrat de recherche D 0721 ( E.J. 07 00 905), LPED (UMR 151 AMU-IRD). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10843,51 +10843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C6E4C51"/>
+    <w:nsid w:val="69ED3ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11074,51 +11074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-baby-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2961-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5227-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioconda Herrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03963605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Exbrayat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.178.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9685" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Valcin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11751" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4300" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18726" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassamin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.057.0007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67615-5_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100515740" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01270084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-baby-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2961-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5227-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113483" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioconda Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03963605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Exbrayat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.178.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Valcin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4300" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18726" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.057.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67615-5_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100515740" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01270084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>