--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2961-4324</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Q6udrfAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/R-5227-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -156,3623 +177,3355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
-[...266 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Persistence of Marginalization? Policies of Compulsory Schooling for Recently Arrived Migrant Students Facing the Challenges of their Implementation in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Mediterranean Spaces of Education, 1, pp.47-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12828/113483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04706896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Género y migraciones: circulaciones transnacionales de saberes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioconda Herrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100-101, pp.169-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04216019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie urbaine en exil : Les réfugiés syriens au Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La vie urbaine en exil : Les réfugiés syriens au Proche-Orient, 4 (2), pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/machr2.004.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une certaine géographie régionale… : le Brésil en ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100-101, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04216017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Marseille, une scolarisation en demi-teinte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Persini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (133), pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marseille, une scolarisation en demi-teinte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Persini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités intersectorielles entre public et privé à l’aune des inégalités et des territoires scolaires à Marseille : ce que cache le « zapping »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trajectoires scolaires et fabrique de l’orientation scolaire de lycéens migrants allophones. Le cas d’un lycée de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russo Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.20-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512786v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Démobiliser les classes populaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mobilités intersectorielles entre public et privé à l’aune des inégalités et des territoires scolaires à Marseille : ce que cache le « zapping »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.183.0009⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507495v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires scolaires et fabrique de l’orientation scolaire de lycéens migrants allophones. Le cas d’un lycée de Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Éditorial. Démobiliser les classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Russo Luna</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espaces et sociétés, n° 183 (2), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560675v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multisituées : éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (178), pp.7-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.178.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques pour le logement populaire dans le centre-ville de Marseille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bonafede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration : le(s) sens des liens : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.9317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture - Víctor Zúñiga et Silvia E. Giorguli Saucedo, Niñas y niños en la migración de Estados Unidos a México: la generación 0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.208-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.9685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu d'ouvrage] Víctor Zúñiga et Silvia E. Giorguli Saucedo, Niñas y niños en la migración de Estados Unidos a México: la generación 0.5 México, El Colegio de México, Cedua, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.208-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école, une ressource pour les populations migrantes. Regards croisés de l’institution et des parents d’élèves dans le centre-ville de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Valcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, École et migration, 34 (4), pp.93-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.11751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Other Side of Need. Reverse Economic Flows Ensuring Migrants’ Transnational Social Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Space and Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psp.2219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'une communauté transnationale au prisme des réseaux sociaux. Les Jummas entre France et Bangladesh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27/2018, https://journals.openedition.org/temporalites/4300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.4300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation socio-spatiale et ethnicisation des territoires scolaires à Marseille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le centre-ville de Marseille 1990-2012 : embourgeoisement généralisé ou accentuation des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langage &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.107-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727885v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre-ville de Marseille 1990-2012 : embourgeoisement généralisé ou accentuation des inégalités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Miroir de la précarité sociale et (carrefour) des dynamiques migratoires.Les hôtels dits meublés du centre-ville marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 162, pp.107-111</w:t>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727875v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroir de la précarité sociale et (carrefour) des dynamiques migratoires.Les hôtels dits meublés du centre-ville marseillais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les migrations internationales dans le champ des sciences sociales : tournants épistémologiques et variations scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13, pp.65-74</w:t>
+              <w:t xml:space="preserve">, 2017, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618891v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01538146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations internationales dans le champ des sciences sociales : tournants épistémologiques et variations scalaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ségrégation socio-spatiale et ethnicisation des territoires scolaires à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2-3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01538146v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles mixités dans une ville fragmentée ? Dynamiques locales de l’espace scolaire marseillais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037901ar⟩</w:t>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01417984v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alhim.5416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelles mixités dans une ville fragmentée ? Dynamiques locales de l’espace scolaire marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Perraudin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alhim.5413⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Territoires urbains et mixité sociale, 77, p. 38-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037901ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578216v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolivians in the United States, Identities in Tension within an Heterogeneous and Nearly Invisible Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sans-papiers, un enjeu multiscalaire pour les politiques migratoires aux Etats-Unis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nuevos despliegues del campo migratorio boliviano frente a la crísis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.196-209</w:t>
+              <w:t xml:space="preserve">Revista CIDOB d'Afers Internacionals (ISSN : 1133-6595)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Migración y crísis global. Europa-América Latina: nuevas estrategias, nuevas desigualdades, 106-107, pp.61-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01270129v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuevos despliegues del campo migratorio boliviano frente a la crísis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les sans-papiers, un enjeu multiscalaire pour les politiques migratoires aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista CIDOB d'Afers Internacionals (ISSN : 1133-6595)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Migración y crísis global. Europa-América Latina: nuevas estrategias, nuevas desigualdades, 106-107, pp.61-83</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.196-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01270111v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'habiter sous contraintes. Migrantes boliviennes dans les métropoles (Espagne - Etats-Unis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Mexique dans les migrations internationales : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 419, pp.139-143</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00784431v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mexique dans les migrations internationales : Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prendre place : les Boliviens sur les marchés itinérants de Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brassamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1296</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.127-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00719802v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre place : les Boliviens sur les marchés itinérants de Buenos Aires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modes d'habiter sous contraintes. Migrantes boliviennes dans les métropoles (Espagne - Etats-Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (3), pp.127-149</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00784510v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille transnationale dans tous ses états</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Histoire et mémoire du Grand Saint Barthélémy à Marseille, entre immigration, politique de la ville et engagement associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Razy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.26-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618837v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mémoire du Grand Saint Barthélémy à Marseille, entre immigration, politique de la ville et engagement associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La famille transnationale dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Razy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57-58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00784522v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation de la Virgen de Urkupiña ? Religiosité, fêtes populaires et territoires urbains des migrants boliviens, de Buenos Aires à Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56, pp.111-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00630024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan S. Fainstein. The Just City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, https://www.jssj.org/issue/mars-2011-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02069466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants andins en Espagne, ruptures et continuités d'une géographie économique de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.41-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.3662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants &amp;quot;Andins&amp;quot; en Espagne. Inscriptions spatiales et repérages de filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (1), pp.115-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mcv.505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3782,831 +3535,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisituée (approche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies. Un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05288226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région : l'hospitalité en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 101 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-05288226v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région. L'hospitalité en questions. Journée d’études du 10 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil syrien et vie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/2 (4), pp.177, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr2.004.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démobiliser les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (183), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multi-situées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 178 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations : le(s) sens des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, 216 p., 2019, 9782371541337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.9317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes latino-américaines en contextes de migrations : partir, rester, revenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.5406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique dans les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1296, pp.125, 2012, 9782919040148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02136130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4616,1851 +4637,1851 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des trajectoires scolaires d’élèves allophones. Suivi de cohortes de lycéens marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L'éducation en situation migratoire », INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UPE2A et après ? Trajectoires et orientations de lycéens à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du CAREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Vernes, Mar 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La inversión geográfica: superar el paradigma migratorio hegemónico actual mediante las experiencias espacio-emocionales de las movilidades humanas en Cadaqués, España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Morén-Alegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso de Migraciones 2019 "Fronteras, exclusiones y movilidades"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CED-Migracions; Universitat Autònoma de Barcelona, Sep 2019, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migración en y desde Bolivia: Elementos de Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International pour le 50ème anniversaire de l'Institut de recherche pour le développement "La vulnérabilité des ressources en eau dans le bassin Katari", La Paz, 28 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposición de los campos migratorios andinas frente a la crisis en España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIème Congrès Latinoamericano y Caribeño de Ciencias Sociales, FLACSO, Quito, 26-28 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafíos metodológicas de una geografía multi-situada de las migraciones internacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIème Congrès Latinoamericano y Caribeño de Ciencias Sociales, FLACSO, Quito, 26-28 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposiciones de los campos migratorios andinos frente a la crísis en España. Una reflexión a partir del caso boliviano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congreso Latinoamericano y Caribeño de Ciencias Sociales, Flacso, Quito, 27 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staying, Returning, Leaving Elsewhere ? Latin-American Migratory Fields and Migrant's Strategies in the Context of Spanish Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international The Art of Bordering. Economies, Performances and Technologies of Migration Control, The National Museum of WWI Century Arts, Rome, 24-26 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnacionalismo y territorialidades urbanas emergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de l'Institut de Recherche Gino Germani, "Migraciones andinas en la globalización", Faculté des Sciences, Université de Buenos Aires (Argentine), Avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations andines à Barcelone et Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Construire la durabilité dans la mobilité : liens diasporiques et circulations migratoires aujourd'hui", Montpellier, MSH-M, 9-10 décembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "Nuevas trayectorias de la migración internacional andina en America Latina y Europa", Buenos Aires, 16 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, movilidad y territorialización. Análisis cruzada de las migraciones internacionales en Mexico y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès Européen Ceisal des Latino-américanistes, Bruxelles, 11-14 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bruxelles, Bélgica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations andines en Espagne. Analyse multi-scalaire des lieux d’implantation et repérage de filières migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Migrations et territoires de la mobilité dans l’espace méditerranéen : le présent du passé", Aix-En-Provence, 23 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad, circulación y migración de mujeres: estudio comparativo de los flujos México-Estados Unidos y Bolivia–Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Argentino de Estudios sobre Migraciones Internacionales y Políticas Migratorios y de Asilo, Buenos Aires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfiles y prácticas de la movilidad internacional en dos casos de migración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Migración internacional en América Latina. Flujos regionales y nuevas configuraciones en el contexto de globalización, Guadalajar, 14-15 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des parcours de mobilité des migrants internationaux latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations et territoires dans la migration internationale, Colloque international, Université de Toulouse le Mirail, 16-18 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6470,2526 +6491,2526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier bleu, 19-30 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid 19, confinement et élèves migrants. Le cas des lycéens marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2022, MiMed, 9791031805191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parce que je suis un homme, pas un lâche » : Révéler les rôles et les stéréotypes de genre à partir du cas des migrations non documentées (harga) en Algérie et en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Salzbrunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier bleu, 121-138 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Social Protection across Several Countries: Opportunistic Strategy or Risky Compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration to and from Welfare States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.177-196, 2021, IMISCOE Research Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67615-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03361042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclaves et captifs : Traites ottomanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Oualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations et des mobilités en Méditerranée, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2021, 9782330145019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzling Social Protection across Several Countries: Opportunistic Strategy or Risky Compensation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration to and from Welfare States: Lived Experiences of the Welfare-Migration Nexus in a Globalised World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177 - 196, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-67615-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le retour : l’accomplissement du projet ? Les Piémontais et les Siciliens en Provence dès 1946 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Migrations et temporalités en Méditerranée. Les migrations à l’épreuve du temps », Paris, Ed. Karthala, p. 227-246.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'une communauté transnationale : les Jummas entre France et Bangladesh. Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique d'une communauté transnationale : les Jummas entre France et Bangladesh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-6, 2018, 978-2-343-14705-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction les migrations à l'épreuve du temps (19e -21e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin, Stéphane Mourlane, Céline Regnard, Pierre Sintès, Sylvie Mazzella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et temporalité en Méditerranée. Les migrations à l'épreuve du temps (XIXe-XXIè siècle) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala; Maison méditerranéenne des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-17, 2017, 9782811118143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation, immigration et question identitaire aux États-Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-09-164935-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01538156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’emploi informel au travail précaire. Femmes migrantes dans les métropoles de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Mariana Busso, Marcos Supervielle (coord). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, jeunesse et migration. Regards croisés Europe-Amérique latine à l'heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-216, 2016, 9782371540347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El servicio doméstico en trayectorias de bolivianas migrantes a España</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Anteby-Yemini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabajadoras en la sombra. Dimensiones del servicio doméstico latinoamericano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publicaciones de la casa chata CIESAS, pp.485-508, 2014, 978-607-486-280-5</w:t>
+              <w:t xml:space="preserve">Borders, Mobilities and Migrations. Perspectives from the Mediterranean 19-21st Century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.11-18., 2014, Regional Integration and Social Cohesion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01270154v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El servicio doméstico global : Latinoamericanas en Europa y en Estados Unidos : presentación</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">El servicio doméstico en trayectorias de bolivianas migrantes a España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durin Séverine; De la O Maria Eugenia; Bastos Santiago. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabajadoras en la sombra. Dimensiones del servicio doméstico latinoamericano. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Investigaciones y Estudios Superiores en Antropología Social, Escuela de Gobierno y Transformación Pública, Tecnológico de Monterrey, 2014, 978-607-486-280-5</w:t>
+              <w:t xml:space="preserve">Trabajadoras en la sombra. Dimensiones del servicio doméstico latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones de la casa chata CIESAS, pp.485-508, 2014, 978-607-486-280-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01270149v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">El servicio doméstico global : Latinoamericanas en Europa y en Estados Unidos : presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durin Séverine; De la O Maria Eugenia; Bastos Santiago. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-86, 2014</w:t>
+              <w:t xml:space="preserve">Trabajadoras en la sombra. Dimensiones del servicio doméstico latinoamericano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Investigaciones y Estudios Superiores en Antropología Social, Escuela de Gobierno y Transformación Pública, Tecnológico de Monterrey, 2014, 978-607-486-280-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056920v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borders, Mobilities and Migrations. Perspectives from the Mediterranean 19-21st Century.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.11-18., 2014, Regional Integration and Social Cohesion</w:t>
+              <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CER MIGRACIONS, Servei de Publicacions de la Universitat Autònoma de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220882v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux contemporains des migrations internationales en Amérique du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giband David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique du Nord au XXIème siècle : enjeux, défis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLIPSES, pp.23-42, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasar y vivir las fronteras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Eugenia Anguiano; Maria Lopez Sala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migraciones y fronteras : nuevos contornos para la movilidad internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icaria; CIDOB, pp.225-258, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des parcours de mobilité des migrants internationaux latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circulations transnationales : lire les turbulences migratoires contemporaines / sous la direction de Geneviève Cortès et Laurent Faret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.91-108, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction / Conclusion (Migrants des Suds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants des Suds / sous la direction de Virginie Baby-Collin, Geneviève Cortes, Laurent Faret, Hélène Guetat-Bernard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; PULM (Presses universitaires de la Méditerranée), pp.15-26, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires, trajectoires de mobilité et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Geneviève Cortes; Laurent Faret; Hélène Guetat-Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants des Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Presses universitaires de la Méditerranée, pp.237-260, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche comparée des circulations migratoires latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Cortès; Laurent Faret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circulations transnationales : lire les turbulences migratoires contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.90-108, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, movilidad y territorialización. Análisis cruzada de las migraciones internacionales en Mexico y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Godard; Godofredo Sandoval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migración transnacional de los Andes a Europa y Estados Unidos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEA (Instituto francés de estudios andinos); PIEB; IRD, pp.135-166, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ton van Naerssen; Ernst Spaan; Annelies Zoomers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global migration and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.211-235, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fêter »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Grésillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Dorier-Apprill; Philippe Gervais-Lambony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.171-190, 2007, 978-2701143545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8999,963 +9020,963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cavalier bleu, 1 vol. (471 p.), 2022, MiMed, 979-10-318-0519-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pentsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, 2021, Atlas des migrations en Méditerranée de l’Antiquité à nos jours, 9782330145019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03165166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et temporalités en Méditerranée. Les migrations à l'épreuve du temps (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala-Maison méditerranéenne des sciences de l'homme, 2017, L'atelier de la Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et temporalité en Méditerranée. Les migrations à l'épreuve du temps (XIXe-XXIè siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin, Sylvie Mazzella, Stéphane Mourlane, Céline Regnard, Pierre Sintès. Karthala; Maison méditerranéenne des sciences de l'homme, pp.408, 2017, 9782811118143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borders, Mobilites and Migrations. Perspectives from the Mediterranean 19-21st century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Borders, Mobilities and Migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Anteby-Yemini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, pp.310, 2014, 978-3-0352-6416-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mazella</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143431v1</w:t>
+                <w:t xml:space="preserve">halshs-01105185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borders, Mobilities and Migrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Borders, Mobilites and Migrations. Perspectives from the Mediterranean 19-21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Anteby-Yemini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Parizot</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Régnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, pp.310, 2014, 978-3-0352-6416-6</w:t>
+              <w:t xml:space="preserve">Peter Lang, 310p., 2014, Borders, Mobilities and Migrations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01105185v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando Mexico enfrenta la Globalizacion, Permanencias y Cambios en el Area Metropolitana de Monterrey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contreras Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Zuñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blöss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Autonoma de Nuevo Léon. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants des Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Geneviève Cortes; Laurent Faret; Hélène Guetat-Bernard. IRD; Presses universitaires de la Méditerranée, 503 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud à Sud : dynamiques sociales et spatiales Amérique Latine/Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, pp.314, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9965,143 +9986,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil du géographe : en Paca, entre inhospitalité politique et solidarité historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Palash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10111,256 +10132,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville ordinaire, citadins précaires. Transition ou disparition programmée des quartiers tremplin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA, rapport 2017. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des ensembles résidentiels fermés à Marseille. Les urbanités d'une ville fragmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth. Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA, Contrat de recherche D 0721 ( E.J. 07 00 905), LPED (UMR 151 AMU-IRD). 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10370,154 +10391,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10527,147 +10548,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01702339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10677,105 +10698,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre place ici et là-­‐bas. Géographie multisituée des migrations boliviennes (Argentine, Etats-­‐Unis, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Ouest Nanterre la Défense, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01270084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10843,51 +10864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69ED3ECB"/>
+    <w:nsid w:val="A172171A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11074,51 +11095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-baby-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2961-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5227-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113483" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioconda Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03963605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Exbrayat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.178.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Valcin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4300" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18726" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.057.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67615-5_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100515740" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01270084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-baby-collin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2961-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Q6udrfAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-5227-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioconda Herrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03963605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Persini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03560675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Exbrayat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507495v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.178.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.9685" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Valcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11751" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassamin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Razy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.057.0007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.004.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04555392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5406" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Mor&#233;n-Alegret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0251" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67615-5_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Regnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59716" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3168-migrations-et-temporalites-en-mediterranee-9782811118143.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100515740" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Anteby-Yemini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Parizot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;gnard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Palacios" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contreras Camilo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zu&#241;iga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01270084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>