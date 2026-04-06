--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -672,295 +672,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Deniel</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maybe a free thinker but not a critical one: High conspiracy belief is associated with low critical thinking ability</w:t>
               </w:r>
@@ -1219,77 +1219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -1321,394 +1321,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the uncertainty appraisal associated with emotion cancel the effect of the hunch period in the Iowa Gambling Task?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working memory in the processing of the iowa gambling task: an individual differences approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bollon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+                <w:t xml:space="preserve">Noémylle Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2012.712947⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e81498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261286v1</w:t>
+                <w:t xml:space="preserve">hal-00926677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental emotions associated with uncertainty appraisals impair decisions in the Iowa Gambling Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the uncertainty appraisal associated with emotion cancel the effect of the hunch period in the Iowa Gambling Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.376-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2012.712947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11031-013-9346-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03261220v1</w:t>
+                <w:t xml:space="preserve">hal-03261286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory in the processing of the iowa gambling task: an individual differences approach</w:t>
+                <w:t xml:space="preserve">Incidental emotions associated with uncertainty appraisals impair decisions in the Iowa Gambling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+                <w:t xml:space="preserve">Hélène Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.818-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-013-9346-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926677v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do (un)certainty appraisal tendencies reverse the influence of emotions on risk taking in sequential tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1747,1000 +1747,1095 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+                <w:t xml:space="preserve">Identifier et lutter contre la désinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+                <w:t xml:space="preserve">Stefano Braghiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">7ème édition du Forum mondial Normandie pour la Paix : Ce monde qui nous échappe - Comment gagner la paix face aux nouvelles violences ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum de la Paix, Sep 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023402v1</w:t>
+                <w:t xml:space="preserve">hal-05562077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoins de harcèlement scolaire : Identification de cinq profils psychologiques sur la base de la théorie du comportement planifié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880529v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Témoins de harcèlement scolaire : Identification de cinq profils psychologiques sur la base de la théorie du comportement planifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373285v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853498v1</w:t>
+                <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014341v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Se sentir coupable en situation de porte-au-nez : un éveil émotionnel en lien avec l’attitude initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP (Société Française de Psychologie), Sep 2019, Poitiers, France. pp.169-170</w:t>
+              <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Epsylon; ADRIPS, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262592v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144778v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se sentir coupable en situation de porte-au-nez : un éveil émotionnel en lien avec l’attitude initiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Epsylon; ADRIPS, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266663v1</w:t>
+                <w:t xml:space="preserve">hal-04144778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP (Société Française de Psychologie), Sep 2019, Poitiers, France. pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de menace identitaire, émotions intergroupes et stratégies de gestion identitaire chez les supporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2769,51 +2864,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de l'ACAPS (Association des chercheurs en activités physiques et sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des chercheurs en activités physiques et sportives; Laboratoire Motricité, Interactions, Performance (EA 4334), Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2823,176 +2918,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un lien entre adhésion aux théories du complot et esprit critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,51 +3129,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques : « Psychologie sociale et éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3088,51 +3183,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects of emotions in defeat versus victory situations: A proximal indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3165,65 +3260,215 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra M. Colombus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 136, Nova Science Publishers, pp.105-116, 2019, 978-1-53614-990-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching critical approaches. A resource drawn from research to help teachers foster pupils’ ability to engage in critical approaches across different contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPhiScience. 2024, pp.1-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3370,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caroti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Theraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2022.53.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1597827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2012.712947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9346-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39ZCNDMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caroti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Theraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2022.53.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1597827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2012.712947" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9346-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39ZCNDMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Braghiroli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>