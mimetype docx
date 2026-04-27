--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -672,295 +672,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Deniel</w:t>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maybe a free thinker but not a critical one: High conspiracy belief is associated with low critical thinking ability</w:t>
               </w:r>
@@ -1219,77 +1219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2352,64 +2352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se sentir coupable en situation de porte-au-nez : un éveil émotionnel en lien avec l’attitude initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,51 +2512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
@@ -2945,51 +2945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caroti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Theraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2022.53.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1597827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2012.712947" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9346-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39ZCNDMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Braghiroli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caroti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Theraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2022.53.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1597827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2012.712947" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9346-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39ZCNDMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Braghiroli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>