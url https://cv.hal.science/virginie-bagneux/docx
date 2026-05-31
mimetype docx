--- v2 (2026-04-27)
+++ v3 (2026-05-31)
@@ -1321,394 +1321,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory in the processing of the iowa gambling task: an individual differences approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the uncertainty appraisal associated with emotion cancel the effect of the hunch period in the Iowa Gambling Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081498⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.376-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2012.712947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926677v1</w:t>
+                <w:t xml:space="preserve">hal-03261286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the uncertainty appraisal associated with emotion cancel the effect of the hunch period in the Iowa Gambling Task?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Incidental emotions associated with uncertainty appraisals impair decisions in the Iowa Gambling Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bollon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2012.712947⟩</w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (4), pp.818-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-013-9346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261286v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental emotions associated with uncertainty appraisals impair decisions in the Iowa Gambling Task</w:t>
+                <w:t xml:space="preserve">Working memory in the processing of the iowa gambling task: an individual differences approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémylle Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Font</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bollon</w:t>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11031-013-9346-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e81498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03261220v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do (un)certainty appraisal tendencies reverse the influence of emotions on risk taking in sequential tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2346,480 +2346,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se sentir coupable en situation de porte-au-nez : un éveil émotionnel en lien avec l’attitude initiale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Epsylon; ADRIPS, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266663v1</w:t>
+                <w:t xml:space="preserve">hal-03014341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014341v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP (Société Française de Psychologie), Sep 2019, Poitiers, France. pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144778v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Se sentir coupable en situation de porte-au-nez : un éveil émotionnel en lien avec l’attitude initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP (Société Française de Psychologie), Sep 2019, Poitiers, France. pp.169-170</w:t>
+              <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Epsylon; ADRIPS, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262592v1</w:t>
+                <w:t xml:space="preserve">hal-03266663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de menace identitaire, émotions intergroupes et stratégies de gestion identitaire chez les supporters</w:t>
               </w:r>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caroti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Theraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2022.53.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1597827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2012.712947" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9346-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39ZCNDMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Braghiroli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caroti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Theraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2025.102413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gaudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2022.53.355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2019.1597827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2012.712947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9346-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39ZCNDMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Braghiroli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>