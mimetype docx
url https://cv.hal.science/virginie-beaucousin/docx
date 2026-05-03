--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Beaucousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en neurosciences cognitives à l'université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de la revue </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectica </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2020-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la mission </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intégrité scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'URN depuis 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comité consultatif d'éthique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CRFDP depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication émotionnelle et son retentissement sur la cognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes comportementales, potentiels évoqués, électromyographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, V. & Beaucousin V. (2020). Introduction aux neurosciences cognitives. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module en ligne sur la plateforme des Universités Numériques Thématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Université de Rouen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-to-auditory sensory substitution with passive movements in a double participant setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Akar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Velin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (1), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses during communicational comfort: the effect of personality through the prism of Process Communication Model (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2487521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore opposer émotion et cognition chez l'Homme ? L’interdépendance des processus émotionnels et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au-delà de la cognition, les émotions, 79 (2), pp.63-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the forest or the tree depends on personality: Evidence from process communication model during global/local visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.e0284596. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Parris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vilarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cognition in schizophrenic patients: The effect of semantic content and prosody in the comprehension of emotional discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2014.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event-related potential study of predictive and integrative semantic context processing in subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (11), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/psyp.12124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very early modulation of brain responses to neutral faces by a single prior association with an emotional context: Evidence from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-dependent modulation of activity in the neural networks engaged during emotional speech comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1390, pp.108-17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.1258-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidence of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (5), pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional deficit in the medial prefrontal cortex during a language comprehension task in patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lebain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1-3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2007.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'hémisphère droit dans la compréhension du langage: exemple de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyzing left hemisphere language areas: Phonology, semantics, and sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.1414 - 1432. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI Study of Emotional Speech Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhj151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à reconnaître les autres : effet des émotions vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-216, 2022, 9781789480429. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9042.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between cognition and brain functioning: an introduction to neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Masse, Wendy Pullin, Edward Hughes &amp; Rebecca Shankland </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologue - 2eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, 978-2100551439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Etard; Nathalie Tzourio-Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ. : Lavoisier, pp.223-247, 2003, (Traité des sciences cognitives), 2-7462-0767-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’un sens émotionnel dans l’interaction du contenu verbal et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03426507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurales de la compréhension de la phrase affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université Caen Basse Normandie, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01576051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of humor comprehension in healthy subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lemanic Workshop on Schizotypy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode des concepts : Présentation et quelques résultats. Journée d’étude Philosophie et interdisciplinarité de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lepillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale chez les patients schizophrènes : Quels rôles pour la reconnaissance des émotions faciales et la Théorie de l’esprit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective speech gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Grichkovtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences (ICPhS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme pédagogique n'est pas &amp;quot;que pour les meilleurs étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thouvarecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIPN 2019 : Journées d'Innovations Pédagogiques Normandes - Evaluation en (R)évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rouen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N400 et schizotypie : anomalies des processus sémantiques et/ou de mentalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 37, pp.59-60, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does he do that? ERPs reveal anomalies during highly predictable intentional inferences production among subjects with high schizotypical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. 77, pp.308-308, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH and semantic processing: Are there any anomalies in subjects with schizotypal traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâle Battal-Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. pp.308-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Beaucousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en neurosciences cognitives à l'université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de la revue </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectica </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2020-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la mission </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intégrité scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'URN depuis 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comité consultatif d'éthique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CRFDP depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication émotionnelle et son retentissement sur la cognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes comportementales, potentiels évoqués, électromyographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, V. & Beaucousin V. (2020). Introduction aux neurosciences cognitives. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module en ligne sur la plateforme des Universités Numériques Thématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Université de Rouen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-to-auditory sensory substitution with passive movements in a double participant setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Akar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Velin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (1), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses during communicational comfort: the effect of personality through the prism of Process Communication Model (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2487521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the forest or the tree depends on personality: Evidence from process communication model during global/local visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.e0284596. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore opposer émotion et cognition chez l'Homme ? L’interdépendance des processus émotionnels et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au-delà de la cognition, les émotions, 79 (2), pp.63-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Parris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vilarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cognition in schizophrenic patients: The effect of semantic content and prosody in the comprehension of emotional discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2014.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event-related potential study of predictive and integrative semantic context processing in subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (11), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/psyp.12124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very early modulation of brain responses to neutral faces by a single prior association with an emotional context: Evidence from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.1258-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-dependent modulation of activity in the neural networks engaged during emotional speech comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1390, pp.108-17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidence of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (5), pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional deficit in the medial prefrontal cortex during a language comprehension task in patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lebain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1-3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2007.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'hémisphère droit dans la compréhension du langage: exemple de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyzing left hemisphere language areas: Phonology, semantics, and sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.1414 - 1432. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI Study of Emotional Speech Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhj151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à reconnaître les autres : effet des émotions vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-216, 2022, 9781789480429. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9042.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between cognition and brain functioning: an introduction to neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Masse, Wendy Pullin, Edward Hughes &amp; Rebecca Shankland </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologue - 2eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, 978-2100551439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Etard; Nathalie Tzourio-Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ. : Lavoisier, pp.223-247, 2003, (Traité des sciences cognitives), 2-7462-0767-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’un sens émotionnel dans l’interaction du contenu verbal et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03426507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurales de la compréhension de la phrase affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université Caen Basse Normandie, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01576051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of humor comprehension in healthy subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lemanic Workshop on Schizotypy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode des concepts : Présentation et quelques résultats. Journée d’étude Philosophie et interdisciplinarité de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lepillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale chez les patients schizophrènes : Quels rôles pour la reconnaissance des émotions faciales et la Théorie de l’esprit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective speech gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Grichkovtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences (ICPhS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme pédagogique n'est pas &amp;quot;que pour les meilleurs étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thouvarecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIPN 2019 : Journées d'Innovations Pédagogiques Normandes - Evaluation en (R)évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rouen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N400 et schizotypie : anomalies des processus sémantiques et/ou de mentalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 37, pp.59-60, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does he do that? ERPs reveal anomalies during highly predictable intentional inferences production among subjects with high schizotypical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. 77, pp.308-308, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH and semantic processing: Are there any anomalies in subjects with schizotypal traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâle Battal-Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. pp.308-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52ECCF46"/>
+    <w:nsid w:val="0514656B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E484790"/>
+    <w:nsid w:val="8374AAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intellectica.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monunivr.univ-rouen.fr/course/view.php?id=67" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crfdp.univ-rouen.fr/cce/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.luniversitenumerique.fr/course/view.php?id=52#section-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Akar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Velin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2025.2487521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hazem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVDG98ZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2014.00120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Loye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bohec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5JT7316-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWN6RJGS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2010.09.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSKGWTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.03.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VD4Q084-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1JPQ5H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maiza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lebain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2007.11.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJL7TH0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.11.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BM6FLT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/processus-emotionnels-en-situation-dapprentissage/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9042.ch7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03426507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rouanet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Grichkovtsova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dazzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;le Battal-Merlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intellectica.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monunivr.univ-rouen.fr/course/view.php?id=67" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crfdp.univ-rouen.fr/cce/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.luniversitenumerique.fr/course/view.php?id=52#section-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Akar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Velin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2025.2487521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hazem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVDG98ZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2014.00120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Loye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bohec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5JT7316-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWN6RJGS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2010.09.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSKGWTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.03.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VD4Q084-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1JPQ5H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maiza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lebain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2007.11.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJL7TH0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.11.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BM6FLT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/processus-emotionnels-en-situation-dapprentissage/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9042.ch7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03426507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03228118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rouanet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Grichkovtsova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dazzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;le Battal-Merlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>