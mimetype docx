--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Beaucousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en neurosciences cognitives à l'université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de la revue </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectica </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2020-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la mission </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intégrité scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'URN depuis 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comité consultatif d'éthique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CRFDP depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication émotionnelle et son retentissement sur la cognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes comportementales, potentiels évoqués, électromyographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, V. & Beaucousin V. (2020). Introduction aux neurosciences cognitives. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module en ligne sur la plateforme des Universités Numériques Thématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Université de Rouen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-to-auditory sensory substitution with passive movements in a double participant setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Akar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Velin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (1), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses during communicational comfort: the effect of personality through the prism of Process Communication Model (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2487521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the forest or the tree depends on personality: Evidence from process communication model during global/local visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.e0284596. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore opposer émotion et cognition chez l'Homme ? L’interdépendance des processus émotionnels et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au-delà de la cognition, les émotions, 79 (2), pp.63-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Parris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vilarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cognition in schizophrenic patients: The effect of semantic content and prosody in the comprehension of emotional discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2014.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event-related potential study of predictive and integrative semantic context processing in subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (11), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/psyp.12124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very early modulation of brain responses to neutral faces by a single prior association with an emotional context: Evidence from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.1258-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-dependent modulation of activity in the neural networks engaged during emotional speech comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1390, pp.108-17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidence of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (5), pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional deficit in the medial prefrontal cortex during a language comprehension task in patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lebain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1-3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2007.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'hémisphère droit dans la compréhension du langage: exemple de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyzing left hemisphere language areas: Phonology, semantics, and sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.1414 - 1432. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI Study of Emotional Speech Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhj151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à reconnaître les autres : effet des émotions vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-216, 2022, 9781789480429. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9042.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between cognition and brain functioning: an introduction to neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Masse, Wendy Pullin, Edward Hughes &amp; Rebecca Shankland </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologue - 2eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, 978-2100551439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Etard; Nathalie Tzourio-Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ. : Lavoisier, pp.223-247, 2003, (Traité des sciences cognitives), 2-7462-0767-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’un sens émotionnel dans l’interaction du contenu verbal et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03426507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurales de la compréhension de la phrase affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université Caen Basse Normandie, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01576051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of humor comprehension in healthy subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lemanic Workshop on Schizotypy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode des concepts : Présentation et quelques résultats. Journée d’étude Philosophie et interdisciplinarité de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lepillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale chez les patients schizophrènes : Quels rôles pour la reconnaissance des émotions faciales et la Théorie de l’esprit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective speech gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Grichkovtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences (ICPhS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme pédagogique n'est pas &amp;quot;que pour les meilleurs étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thouvarecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIPN 2019 : Journées d'Innovations Pédagogiques Normandes - Evaluation en (R)évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rouen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N400 et schizotypie : anomalies des processus sémantiques et/ou de mentalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 37, pp.59-60, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does he do that? ERPs reveal anomalies during highly predictable intentional inferences production among subjects with high schizotypical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. 77, pp.308-308, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH and semantic processing: Are there any anomalies in subjects with schizotypal traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâle Battal-Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. pp.308-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Beaucousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en neurosciences cognitives à l'université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de la revue </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectica </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2020-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la mission </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intégrité scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'URN depuis 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comité consultatif d'éthique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du CRFDP depuis 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication émotionnelle et son retentissement sur la cognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes comportementales, potentiels évoqués, électromyographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy, V. & Beaucousin V. (2020). Introduction aux neurosciences cognitives. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module en ligne sur la plateforme des Universités Numériques Thématiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Université de Rouen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-to-auditory sensory substitution with passive movements in a double participant setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Akar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Velin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79 (1), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251334990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses during communicational comfort: the effect of personality through the prism of Process Communication Model (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2487521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the forest or the tree depends on personality: Evidence from process communication model during global/local visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.e0284596. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore opposer émotion et cognition chez l'Homme ? L’interdépendance des processus émotionnels et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au-delà de la cognition, les émotions, 79 (2), pp.63-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Parris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye contact elicits bodily self-awareness in human adults. Cognition. 133(1):120-127. 10.1016/j.cognition.2014.06.009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vilarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cognition in schizophrenic patients: The effect of semantic content and prosody in the comprehension of emotional discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2014.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event-related potential study of predictive and integrative semantic context processing in subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (11), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/psyp.12124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very early modulation of brain responses to neutral faces by a single prior association with an emotional context: Evidence from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.1258-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-dependent modulation of activity in the neural networks engaged during emotional speech comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1390, pp.108-17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP evidence of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (5), pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional deficit in the medial prefrontal cortex during a language comprehension task in patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lebain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1-3), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2007.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'hémisphère droit dans la compréhension du langage: exemple de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyzing left hemisphere language areas: Phonology, semantics, and sentence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.1414 - 1432. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI Study of Emotional Speech Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhj151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à reconnaître les autres : effet des émotions vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-216, 2022, 9781789480429. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9042.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between cognition and brain functioning: an introduction to neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Masse, Wendy Pullin, Edward Hughes &amp; Rebecca Shankland </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologue - 2eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, 978-2100551439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Etard; Nathalie Tzourio-Mazoyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publ. : Lavoisier, pp.223-247, 2003, (Traité des sciences cognitives), 2-7462-0767-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’un sens émotionnel dans l’interaction du contenu verbal et prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université de Rouen Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03426507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases neurales de la compréhension de la phrase affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences. Université Caen Basse Normandie, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01576051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication gestuelle et cognition sociale: Résultats d’une méta-analyse des données comportementales et d’imagerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guézouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société de Neuropsychologie de Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological study of humor comprehension in healthy subjects with schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kostova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lemanic Workshop on Schizotypy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode des concepts : Présentation et quelques résultats. Journée d’étude Philosophie et interdisciplinarité de nouvelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lepillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition Sociale chez les patients schizophrènes : Quels rôles pour la reconnaissance des émotions faciales et la Théorie de l’esprit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective speech gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Grichkovtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Phonetic Sciences (ICPhS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme pédagogique n'est pas &amp;quot;que pour les meilleurs étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thouvarecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIPN 2019 : Journées d'Innovations Pédagogiques Normandes - Evaluation en (R)évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rouen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N400 et schizotypie : anomalies des processus sémantiques et/ou de mentalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 37, pp.59-60, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why does he do that? ERPs reveal anomalies during highly predictable intentional inferences production among subjects with high schizotypical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dazzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. 77, pp.308-308, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RH and semantic processing: Are there any anomalies in subjects with schizotypal traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâle Battal-Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, France. pp.308-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0514656B"/>
+    <w:nsid w:val="51AE4793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8374AAB1"/>
+    <w:nsid w:val="779056C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>