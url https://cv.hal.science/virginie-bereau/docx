--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -770,421 +770,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferromagnetic Ni( ii )–Cr( iii ) single-chain magnet based on pentagonal bipyramidal building units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molybdenum(III) Thiocyanate- and Selenocyanate-Based One-Dimensional Heteronuclear Polymers: Coordination Affinity-Controlled Assemblage of Mixed Spin and Mixed Valence Derivatives with Ni(II) and Co(II/III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maliheh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Bretosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01489F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.7603-7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533614v1</w:t>
+                <w:t xml:space="preserve">hal-02749318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum(III) Thiocyanate- and Selenocyanate-Based One-Dimensional Heteronuclear Polymers: Coordination Affinity-Controlled Assemblage of Mixed Spin and Mixed Valence Derivatives with Ni(II) and Co(II/III)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Concomitant emergence of circularly polarized luminescence and single-molecule magnet behavior in chiral-at-metal Dy complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahjat El Rez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Horino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00459⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.4527-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI00919A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749318v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant emergence of circularly polarized luminescence and single-molecule magnet behavior in chiral-at-metal Dy complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiawen Liu</w:t>
+                <w:t xml:space="preserve">A ferromagnetic Ni( ii )–Cr( iii ) single-chain magnet based on pentagonal bipyramidal building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (22), pp.4527-4534. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI00919A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01489F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035601v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heptacoordinated CrIII complexes with cyanide or isothiocyanate apical groups to 1D heterometallic assemblages with all-pentagonal-bipyramid coordination geometries</w:t>
               </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahjat Elrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1456,64 +1456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, pp.4988-4995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular control over recognition and efficient detection of picric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,90 +1663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri- and pentanuclear NCS-bridged [MoIII–CuII] cluster compounds: Crystal structures and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.136-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1792,103 +1792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First magnets based on thiocyanato-bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (80), pp.10028-10030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,77 +1935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the Emission Efficiency and HOMO–LUMO Band Gap for Ester-Functionalized {Al(salophen)(H 2 O) 2 } + Blue Luminophors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (3), pp.1309-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,103 +2185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial exchange coupling for {Mo-NCS-M} combination: illustration for 1-D [{Mo(NCS)6}{NiL}2(NCS)]n.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (40), pp.7519-7521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,98 +2298,380 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering first-order spin-orbit coupling in pentagonal bipyramidal 3d complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaurent Heully-Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral Cyano-Bridged Heterometallic Systems Involving Heptacoordinated Complexes: Syntheses, Structures and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in heptacoordinated complexes: unique playground for molecular magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2398,120 +2680,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’Association de Magnétisme Moléculaire (JAM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When light and magnetism meet chirality: Magneto-optic effect in a SMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,87 +2808,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functional Molecular Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When light and chirality cross magnetism: Magneto-optic effect in a SMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,87 +2903,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spins in Molecular Systems: Experiment, Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bangalore (Indian Institute of Science), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Magnets Based on Pentagonal Bipyramidal FeII Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,65 +2998,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Molecular Magnetism (ACMM II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bhopal (IISER), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2921,51 +3203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yi Jin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxue Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;reau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bretosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaurent Heully-Alary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI03255A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kalita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Moorthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Bar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03789K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CS00028H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01489F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Mousavi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat El Rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Horino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00919A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Elrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RP68MPF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05888G" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFC6MVZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33877g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201208c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918235g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4N4CMD7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02498h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XZM16KMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yi Jin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxue Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;reau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bretosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaurent Heully-Alary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI03255A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kalita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Moorthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Bar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03789K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CS00028H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Mousavi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00459" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat El Rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Horino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00919A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01489F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Elrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RP68MPF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05888G" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFC6MVZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33877g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201208c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918235g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4N4CMD7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02498h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XZM16KMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>