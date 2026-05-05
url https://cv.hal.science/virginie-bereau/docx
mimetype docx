--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -66,2564 +66,2564 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering first-order spin-orbit coupling in pentagonal bipyramidal 3d complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaurent Heully-Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral Cyano-Bridged Heterometallic Systems Involving Heptacoordinated Complexes: Syntheses, Structures and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Relaxation of Magnetization in a Nitronyl Nitroxide-Co–Tb Coordination Network with Linear Heptanuclear [Tb&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;(NIT)&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;] Clusters</w:t>
+                <w:t xml:space="preserve">Engineering first-order spin–orbit coupling in a pentagonal bipyramidal Fe( ii ) complex and subsequent SMM behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao-Yi Jin</w:t>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuxue Zhang</w:t>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaurent Heully-Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Béreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Licun Li</w:t>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01536⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.3456-3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4QI03255A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216108v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering first-order spin–orbit coupling in a pentagonal bipyramidal Fe( ii ) complex and subsequent SMM behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Slow Relaxation of Magnetization in a Nitronyl Nitroxide-Co–Tb Coordination Network with Linear Heptanuclear [Tb&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;(NIT)&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;] Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Yi Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Duhayon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (28), pp.14336-14342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4QI03255A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05014733v1</w:t>
+                <w:t xml:space="preserve">hal-05216108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral 1D Cyanide‐Bridged Bimetallic Compounds Build With Enantiomorphic Pentagonal Bipyrimidal M(II) Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironori Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (35), pp.e202400449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202400449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow magnetic relaxation in a homoaxially phosphine oxide coordinated pentagonal bipyramidal Dy( iii ) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankaj Kalita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naushad Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Moorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (9), pp.2804-2815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2DT03789K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy of transition metal and lanthanide ions in pentagonal bipyramidal geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Bretosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (8), pp.3280-3313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2CS00028H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum(III) Thiocyanate- and Selenocyanate-Based One-Dimensional Heteronuclear Polymers: Coordination Affinity-Controlled Assemblage of Mixed Spin and Mixed Valence Derivatives with Ni(II) and Co(II/III)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A ferromagnetic Ni( ii )–Cr( iii ) single-chain magnet based on pentagonal bipyramidal building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00459⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01489F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749318v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant emergence of circularly polarized luminescence and single-molecule magnet behavior in chiral-at-metal Dy complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molybdenum(III) Thiocyanate- and Selenocyanate-Based One-Dimensional Heteronuclear Polymers: Coordination Affinity-Controlled Assemblage of Mixed Spin and Mixed Valence Derivatives with Ni(II) and Co(II/III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maliheh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (22), pp.4527-4534. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.7603-7613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI00919A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035601v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferromagnetic Ni( ii )–Cr( iii ) single-chain magnet based on pentagonal bipyramidal building units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concomitant emergence of circularly polarized luminescence and single-molecule magnet behavior in chiral-at-metal Dy complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahjat El Rez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Horino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (7), pp.1503-1511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01489F⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.4527-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI00919A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533614v1</w:t>
+                <w:t xml:space="preserve">hal-03035601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heptacoordinated CrIII complexes with cyanide or isothiocyanate apical groups to 1D heterometallic assemblages with all-pentagonal-bipyramid coordination geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahjat Elrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3-4, pp.340-348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, structures, and magnetic properties of symmetric and dissymmetric ester-functionalized 3d-4f schiff base complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Pierre Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.66-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Compartmental Schiff-Base with Peripheral Ester Functionalization: Synthesis and Magnetic Behavior of Bi-metallic Zn-Ln Complexes (Ln = Dy, Tb, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, pp.4988-4995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201600924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular control over recognition and efficient detection of picric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (81), pp.12061-12064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CC05888G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri- and pentanuclear NCS-bridged [MoIII–CuII] cluster compounds: Crystal structures and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.136-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.poly.2013.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First magnets based on thiocyanato-bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (80), pp.10028-10030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc33877g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the Emission Efficiency and HOMO–LUMO Band Gap for Ester-Functionalized {Al(salophen)(H 2 O) 2 } + Blue Luminophors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (3), pp.1309-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic201208c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the luminescence quantum efficiency for blue luminophor {Al(salophen)}+ by ester-substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Jubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Kaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (8), pp.2070-2077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b918235g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial exchange coupling for {Mo-NCS-M} combination: illustration for 1-D [{Mo(NCS)6}{NiL}2(NCS)]n.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (40), pp.7519-7521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cc02498h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00530396v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-05566060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2635,286 +2635,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy in heptacoordinated complexes: unique playground for molecular magnetism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">When light and magnetism meet chirality: Magneto-optic effect in a SMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’Association de Magnétisme Moléculaire (JAM2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Molecular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979567v1</w:t>
+                <w:t xml:space="preserve">hal-04979535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When light and magnetism meet chirality: Magneto-optic effect in a SMM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Magnetic anisotropy in heptacoordinated complexes: unique playground for molecular magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Molecular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Association de Magnétisme Moléculaire (JAM2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979535v1</w:t>
+                <w:t xml:space="preserve">hal-04979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When light and chirality cross magnetism: Magneto-optic effect in a SMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spins in Molecular Systems: Experiment, Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bangalore (Indian Institute of Science), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2939,77 +2939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Magnets Based on Pentagonal Bipyramidal FeII Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Molecular Magnetism (ACMM II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bhopal (IISER), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3203,51 +3203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yi Jin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxue Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;reau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bretosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaurent Heully-Alary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI03255A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kalita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Moorthy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Bar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03789K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CS00028H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Mousavi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00459" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat El Rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Horino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00919A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01489F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Elrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RP68MPF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05888G" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFC6MVZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33877g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201208c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918235g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4N4CMD7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02498h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XZM16KMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bretosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;reau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaurent Heully-Alary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jubault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI03255A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yi Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licun Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Yamaguchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kalita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Moorthy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Bar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03789K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Sutter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CS00028H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01489F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Mousavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat El Rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Horino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00919A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Elrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600924" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RP68MPF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05888G" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.08.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFC6MVZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33877g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201208c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918235g" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4N4CMD7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02498h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XZM16KMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>