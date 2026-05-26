--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1052,421 +1052,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferromagnetic Ni( ii )–Cr( iii ) single-chain magnet based on pentagonal bipyramidal building units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molybdenum(III) Thiocyanate- and Selenocyanate-Based One-Dimensional Heteronuclear Polymers: Coordination Affinity-Controlled Assemblage of Mixed Spin and Mixed Valence Derivatives with Ni(II) and Co(II/III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maliheh Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Bretosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01489F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.7603-7613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533614v1</w:t>
+                <w:t xml:space="preserve">hal-02749318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molybdenum(III) Thiocyanate- and Selenocyanate-Based One-Dimensional Heteronuclear Polymers: Coordination Affinity-Controlled Assemblage of Mixed Spin and Mixed Valence Derivatives with Ni(II) and Co(II/III)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Concomitant emergence of circularly polarized luminescence and single-molecule magnet behavior in chiral-at-metal Dy complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahjat El Rez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Horino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00459⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.4527-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI00919A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749318v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant emergence of circularly polarized luminescence and single-molecule magnet behavior in chiral-at-metal Dy complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiawen Liu</w:t>
+                <w:t xml:space="preserve">A ferromagnetic Ni( ii )–Cr( iii ) single-chain magnet based on pentagonal bipyramidal building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Bretosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (22), pp.4527-4534. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI00919A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01489F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035601v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heptacoordinated CrIII complexes with cyanide or isothiocyanate apical groups to 1D heterometallic assemblages with all-pentagonal-bipyramid coordination geometries</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahjat Elrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1738,64 +1738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bolvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, pp.4988-4995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,51 +1854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular control over recognition and efficient detection of picric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,90 +1945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri- and pentanuclear NCS-bridged [MoIII–CuII] cluster compounds: Crystal structures and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.136-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2074,103 +2074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First magnets based on thiocyanato-bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (80), pp.10028-10030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2217,77 +2217,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the Emission Efficiency and HOMO–LUMO Band Gap for Ester-Functionalized {Al(salophen)(H 2 O) 2 } + Blue Luminophors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (3), pp.1309-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2467,103 +2467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial exchange coupling for {Mo-NCS-M} combination: illustration for 1-D [{Mo(NCS)6}{NiL}2(NCS)]n.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliheh Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (40), pp.7519-7521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,51 +2641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When light and magnetism meet chirality: Magneto-optic effect in a SMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’Association de Magnétisme Moléculaire (JAM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2844,51 +2844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When light and chirality cross magnetism: Magneto-optic effect in a SMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Béreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Magnets Based on Pentagonal Bipyramidal FeII Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bretosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;reau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaurent Heully-Alary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jubault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI03255A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yi Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licun Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Yamaguchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kalita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Moorthy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Bar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03789K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Sutter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CS00028H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01489F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Mousavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat El Rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Horino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00919A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Elrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600924" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RP68MPF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05888G" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.08.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFC6MVZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33877g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201208c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918235g" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4N4CMD7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02498h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XZM16KMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Bretosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie B&#233;reau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaurent Heully-Alary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guih&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jubault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI03255A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Yi Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licun Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Yamaguchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kalita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Moorthy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Bar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03789K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Sutter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CS00028H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Mousavi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Sutter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00459" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat El Rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Horino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00919A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01489F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Elrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dhers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600924" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RP68MPF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05888G" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.08.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFC6MVZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33877g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201208c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kaiba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918235g" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4N4CMD7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02498h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XZM16KMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>