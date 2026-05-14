--- v0 (2026-04-09)
+++ v1 (2026-05-14)
@@ -634,2358 +634,2427 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au nom de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - Saisir les dimensions socio-politiques du jugement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A qui profite le redressement judiciaire ? Ethnographie de la prise de décision des juges du Tribunal de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Interdisciplinaire sur la Défaillance d'Entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit et de Sciences Economiques de Limoges, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04402388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une crise économique à une autre, les mêmes entreprises en faillite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juges du tribunal de commerce et leur féminisation : entre changement de rhétorique et permanence de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des entrepreneurs jugent des entrepreneurs : le juste, le bon et le voyou. Figures et pratiques entrepreneuriales au sein du tribunal des faillites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation - REPENSER L’ENTREPRENEURIAT : DES RACINES ET DES RÊVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment juge-t-on quand on est juge et partie ? La catégorisation au cœur des pratiques de droit chez les magistrats des tribunaux de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie - Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence introductive du module &amp;quot;Analyse quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers Pratiques Numériques en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01432723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après les faillites, des parcours de vie socialement distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales "Economie &amp; Sociologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Université Paris-Dauphine, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquider des dettes au tribunal de commerce : les usages différenciés du droit des ‘faillites’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs after Bankruptcy : Three Life Courses Socially Distinct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE's 29th conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une justice de pairs, entre pères ? Division du travail consulaire et carrières de juges au sein d'un tribunal de commerce français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défaillance d'entreprises, défaillance d'un chiffre. Au-delà du mythe économique, le fait et l'espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition des Journées d'Histoire de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Statistique et des Etudes Economiques, groupe "Histoire de la statistique, des probabilités et de leurs usages" de la Société française de statistique, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01328191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se sortir d’une faillite. Impact de l’échec et parcours de vie d’entrepreneurs dans un contexte post-défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque international de la défaillance d'entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie du droit des « faillites ». La production d’une économie des entreprises en liquidation judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de l'Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bon », « l’indigent » et « le voyou » face au notable. La catégorisation genre-race-classe des ‘faillis’ chez les juges du tribunal de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Rapports sociaux de race, perspectives critiques et résistances" - EFiGiES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un voyage au tribunal de commerce au prisme de Max Weber. Economies judiciaires des &amp;quot;faillites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 'Les usages de Max Weber dans la recherche au CMW'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebondir d'un échec entrepreneurial&amp;quot;: la performance performée des entreprises en redressement judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie, "La sociologie, une science contre nature?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique 12 - Sociologie économique, Jun 2015, Université de Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01127653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le redressement des entreprises en ‘faillite’ : La construction sociale d’un marché de la ‘deuxième chance’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriques des marchés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail indépendant à l’épreuve de la « faillite » : la justification de l’ « échec entrepreneurial » à l’intersection genre-race-classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et travail indépendant - Les divisions sexuées du non-salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISSO (UMR CNRS 7170), May 2015, Université Paris Dauphine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01118783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche territoriale des réseaux dans la recherche féministe : De l’agir global comme potentiel de révolution locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International des Recherches Féministes dans la Francophonie (CIRFF) « Penser Créer Agir les féminismes. De la révolution des savoirs au changement social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01122537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une élite patronale « contre-nature » : les juges du Tribunal de commerce au prisme de la sociodicée médiatique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès de l'Association Française de Sociologie "La sociologie, une science contre nature ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique 42 "Sociologie des élites", Jun 2015, Université de Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01118784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men who Strip for Women. Male Strippers in a Crossover between Masculine Domination and Dominated Masculinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 27th Annual Conference Theme : "Inequality in the 21st Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Network C - Gender, Work and Family, Jul 2015, The London School of Economics and Political Science, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01118785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une 'Bandita' au pays de la sociologie de l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémologies 'du point de vue ' et consubstantialité /intersectionnalité ; retour sur des 'fondamentaux', Séminaire Genre, normes procréatives et périnatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un &amp;quot;drôle&amp;quot; d'objet d'étude sociologique: métamorphoses et pérégrinations d'une thèse sur la défaillance d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du Master 2 Recherche, Département de sociologie de l'Université Lyon 2, "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au croisement d'une position de sexe et d'une origine de classe: la pratique intersectionnelle comme démarche cognitive dans la définition d'un objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et égalité(s) dans l'Europe de l'Est: mise en perspective(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'envers de la performance: étude de cas rétrospective d'un processus d'échec entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Entrepreneuriat et société: de nouveaux enjeux" - 5ème journées George Doriot - HEC Paris, EM Normandie, ESG UQUAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs indépendants face au cancer : ajustements professionnels et modes de résolution à K+1 et K+3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Santé, corps, société ", Département de sociologie, Université Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not only entrepreneurs: economic elite which essentialises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Consortium for Pilitical Research General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de l'espace au regard de la division du travail hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les frontières au prisme du genre » Ancrages du genre &amp; genre des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFiGiES Aix-Marseille, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01105124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'imbrication des rapports sociaux: une mise en réflexion de deux constructions théoriques féministes pour penser la pratique militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intersectionnalité. Au croisement des rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Université Lille 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00874951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsable de l'atelier: &amp;quot;Epistémologie: De l'imbrication des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Imbrication des rapports de pouvoir: Discriminations et privilèges de genre, de race, de classe et de sexualité" - 6ème congrès international des recherches féministes francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectionality and consubstantiality: 2 tools of analysis to think crossroads of gender, race, class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Feminist Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps soignant, corps soigné et genre: l'incertain, un potentiel émancipatoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'incertain. XIXème Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps soignant, corps soigné et genre : l'incertain, un potentiel émancipatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès de l'association Internationale des Sociologues de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2995,724 +3064,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finaliste au concours &amp;quot;Ma thèse en 180 secondes&amp;quot; de l'Université de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi ton prénom, je te dirai si tu vas faire faillite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01871332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geography of Bankruptcies and Social Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01871345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des faillites d'entreprises et inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01871337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Laurence Roulleau-Berger, Liu Shiding (dir.), &amp;quot;Sociologies économiques française et chinoise : regards croisés&amp;quot;, ENS Editions, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Isabelle Collet et Caroline Dayer (dir.), &amp;quot;Former envers et contre le genre&amp;quot;, De Boeck, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de: &amp;quot;Egalité et diversité. Revue Travail, genre et sociétés, n°21, La Découverte&amp;quot; pour &amp;quot;Liens socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de: Philippe Gombert, &amp;quot;L'école et ses stratèges. Les pratiques éducatives des nouvelles classes supérieures&amp;quot;, Presses Universitaires de Rennes, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.134-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.134-135</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00676017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de: John Gagnon, &amp;quot;Les scripts de la sexualité. Essais sur les origines culturelles du désir&amp;quot;, Editions Payot pour &amp;quot;Liens socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation critique en présence des auteures de : Catherine Legrand-Sébille, Anne Véga &amp;quot;Pour une autre mémoire de la canicule: professionnels du funéraire, des chambres mortuaires et familles témoignent&amp;quot;, Vuibert, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00675871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation critique en présence de l'auteur de : Jean-Jacques Courtine, &amp;quot;Histoire du corps au XXème siècle - Les mutations du regard&amp;quot;, Seuil, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3722,116 +3791,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui profite le redressement judiciaire ? Ethnographie de la prise de décision judiciaire au Tribunal de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Colloque Interdisciplinaire sur la Défaillance d'Entreprise Les éclairages réciproques du droit et des sciences de gestion sur les concepts de la défaillance entrepreneuriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-123, 2024, 978-2-336-46903-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04803589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3978,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.121.0479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Laifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.121.0479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Laifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>