--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -677,365 +677,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring shared mobility services beyond the common-sense understanding: a combination of diachronic and spatial analysis based on case studies of Paris and London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Tanikawa Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.587-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits and Pitfalls of Deregulating Taxi Markets: Can Contrasted Case Studies Help Inform the Debate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2673 (11), pp.726-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361198119847974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Substantial rebound effects in urban ridesharing: Simulating travel decisions in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp. 110-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trd.2018.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981292v2</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-02422161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électromobilité : Une décennie de développement</w:t>
               </w:r>
@@ -1097,256 +1097,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les VUL dans la ville : enjeux de connaissance, enjeux d'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 505, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le numérique, indispensable émancipateur de la mobilité électrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, p. 403-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.2769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie du Sud-Est, un terrain d’innovation par le numérique pour la mobilité ? Étude de cas à partir des services de taxi à Ho Chi Minh Ville et Kuala Lumpur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2006,207 +2006,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs de gouvernance et de régulation des motos-taxis dans les villes africaines ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intégration des motos électriques dans les systèmes de transports urbains en Afrique: constats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international du PREDES et de l’EHESS - La motocyclette dans tous ses états en Afrique subsaharienne : entre pratiques mobilitaires, enjeux socio-économiques et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PREDES (Université de Kara) et EHESS Marseille, Mar 2022, Kara, Togo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions in mobility. A focus on shared mobility services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THNS Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tongji University; Ecole des Ponts ParisTech, Nov 2022, Marne-la-Vallée (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les taxi-motos à l’ère du numérique en Afrique : l’avenir de l’industrie passe-t-il par les plateformes numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yao Amedokpo</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque international du laboratoire de recherche PREDES avec l’EHESS, La motocyclette dans tous ses états en Afrique : mobilités, enjeux socio-économiques et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Université de Kara; Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
+              <w:t xml:space="preserve">, Université de Kara; École des hautes études en sciences sociales (EHESS); Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observatoire Mondial des Plateformes Numériques de Mobilité Partagée (OMPMP) : collecter, traiter et analyser des données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THNS Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tongji University; Ecole des Ponts ParisTech, Nov 2022, Marne-la-Vallée (en ligne), France</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Mobility Digital Platforms for Women’s Mobility: A Focus on the African Continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2235,604 +2399,1204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Board (TRB), 101th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Place for Electric Vehicles as a Research Object and a Practical Alternative to Internal Combustion Engine Vehicles in Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101st annual meeting of the Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’âne et la moto : le dilemme de Lamu (Kenya) pour rester patrimoine mondial de l’Unesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international du PREDES et de l’EHESS - La motocyclette dans tous ses états en Afrique subsaharienne : entre pratiques mobilitaires, enjeux socio-économiques et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PREDES (Université de Kara) et EHESS Marseille, Mar 2022, Kara, Togo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels dispositifs de gouvernance et de régulation des motos-taxis dans les villes africaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Amedokpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque international du laboratoire de recherche PREDES avec l’EHESS, La motocyclette dans tous ses états en Afrique : mobilités, enjeux socio-économiques et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Kara; École des hautes études en sciences sociales (EHESS); Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
+              <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Université de Kara; Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie Hassen</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les définitions du MaaS : dune solution technique à une révolution du secteur de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence entre plateformes numériques locales et internationales de paratransit sur le continent africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international du PREDES et de l’EHESS - La motocyclette dans tous ses états en Afrique subsaharienne : entre pratiques mobilitaires, enjeux socio-économiques et représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PREDES (Université de Kara) et EHESS Marseille, Mar 2022, Kara, Togo</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, entre optimisation et contrôle des circulations urbaines - L’exemple de Kigali au Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">101st annual meeting of the Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Les circulations dans le Sud global : ethnographies des échanges mondialisés - Colloque international de l’APAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03989297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essor et stratégies des plateformes numériques de mobilité partagée dans les métropoles africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">CODATU XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence entre plateformes numériques africaines et internationales de paratransit sur le continent africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international du PREDES et de l’EHESS - La motocyclette dans tous ses états en Afrique subsaharienne : entre pratiques mobilitaires, enjeux socio-économiques et représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PREDES (Université de Kara) et EHESS Marseille, Mar 2022, Kara, Togo</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification des transports urbains en Afrique de l’Ouest : un processus en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence CODATU XVIII, 22-23 novembre 2021, en visio-conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODATU, Nov 2021, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03992224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Place of Walking in Mobility as a Service: Appraisal of Active Modes for Sustainable MaaS Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Transport Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un déploiement durable des véhicules électriques en Afrique? Enjeux, tendances et stratégies d’acteurs dans la création de marchés de niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57ème colloque de l’Association de Sciences Régionales de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, Sep 2021, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transformation numérique vers l'intermédiation des services de taxi : quelles stratégies ont choisies les villes et les services traditionnels ? Etude comparative des cas de Helsinki, Londres, Moscou et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives des véhicules électriques en Afrique : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2848,821 +3612,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955525v1</w:t>
-              </w:r>
-[...762 lines deleted...]
-                <w:t xml:space="preserve">hal-04495231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and Prospects for the Integration of Paratransit in Transportation Planning in African Cities</w:t>
               </w:r>
@@ -3819,138 +3819,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefits and Pitfalls of Deregulating Taxi Markets: Can Contrasted Case Studies Help Inform the Debate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Board (TRB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Essor des plateformes numériques de mobilité dans les grandes villes africaines et stratégies concurrentielles des plateformes internationales et locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From chaotic to digital - Past, present and future trends in paratransit in Sub-Saharan African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3966,608 +4061,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th conference of International Association for the history of Transport Traffic &amp; Mobility (T²M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Role For Research In The Autonomous Vehicle Innovation Ecoystem? Insights From A Meta-Analysis Of 298 Trb Papers Over 5 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janeth Saravia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">98th Annual Meeting Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Paratransit A Key Asset For A Sustainable Urban Mobility System? Insights From Three African Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">97th Annual Meeting Transportation Research Board, Jan 2018, Washington, United States. 2018 TRB Annual Meeting: Compendium of Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Washington, D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving and parking to build the city: How craftsmen and small businesses in the building industry cope with parking constraints in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Transport Research Arena TRA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Craftsmen in the Building Industry Move Around the City? An Exploratory Survey in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Board (TRB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">What Role For Research In The Autonomous Vehicle Innovation Ecoystem? Insights From A Meta-Analysis Of 298 Trb Papers Over 5 Years</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of ICT-based innovations in transforming intermediate transport in African cities. The cases of Cape Town, Nairobi, and Addis Ababa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaele Lesteven</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Célia Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Transport Research Arena TRA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
-[...270 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et stationnement des artisans du bâtiment en Île-de-France : quelles solutions les technologies mobiles peuvent-elles apporter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4812,57 +4812,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of taxes in triggering change in corporate car fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Conference on Transport Research - WCTR 2016 Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, indispensable vecteur de la mobilité électrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités et (R)évolutions numériques, 15e colloque du GT Mobilités Spatiales, Fluidité Sociale (MSFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT Mobilités Spatiales, Fluidité Sociale (MSFS), Nov 2016, Marne-la-Vallée, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Will fleet managers really help vehicle fleets to become electric?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,394 +5063,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demand Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Southeast Asian Cities a New Fertile Ground for Innovations in Urban Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Transport Research - WCTR 2016 Shanghai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleet Management and The Adoption of Innovations by Corporate Car Fleets: An Exploratory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board (TRB) 95th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294689v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-01415493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises face à l’automobilité: Eclairages sur l’usage et la gestion des flottes automobiles par les entreprises en région Ile-de-France</w:t>
               </w:r>
@@ -5326,50 +5326,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer les traits caractéristiques des flottes d’entreprise au travers des enquêtes transport des ménages. Exploitations préliminaires de l’EGT 2010 (Ile-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TransEnergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automobility management at the company level: An exploratory investigation in the Paris region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5378,181 +5486,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st GERPISA International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERPISA, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electric Vehicle Charging infrastructure forcasts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TransEnergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises françaises face à l'automobilité et à la mobilité électrique : enjeux, mécanismes de décision et perspectives d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5568,152 +5663,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication ATEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865626v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00852552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5725,217 +5725,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Keeping Up with the Development of Vehicle-Sharing Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mangeart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walking in Mobility as a Service (MaaS): Exploring the Appraisal of Walking in MaaS in the Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walk21 Ireland: The Decade to Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dublin, Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793787v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03953796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5947,186 +5947,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban Mobility and the Smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-0-12-812647-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urban mobility and the smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980716v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-01981272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More air ! Reduce CO2 emissions in road transport</w:t>
               </w:r>
@@ -6305,87 +6305,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications for Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobility and the Smartphone: Transportation, Travel Behavior and Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-167, 2018, 978-0-12-812647-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6413,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts and Challenges for Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobility and the Smartphone: Transportation, Travel Behavior and Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.169-199, 2018, 978-0-12-812647-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,286 +6614,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 14. Panorama: emissions reduction in the transport sector - a complex challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+                <w:t xml:space="preserve">Chapter 16. The inclusion of air transport in the EU ETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Economics in Progress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECONOMICA, p. 170-182, 2011, 978-2-7178-6112-9</w:t>
+              <w:t xml:space="preserve">, ECONOMICA, p. 204-219, 2011, 978-2-7178-6112-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678395v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00678401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Boris Solier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 15. Road transport: the biggest chunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Economics in Progress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECONOMICA, p. 204-219, 2011, 978-2-7178-6112-9</w:t>
+              <w:t xml:space="preserve">, ECONOMICA, p. 183-203, 2011, 978-2-7178-6112-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678401v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15. Road transport: the biggest chunk</w:t>
+                <w:t xml:space="preserve">Chapter 14. Panorama: emissions reduction in the transport sector - a complex challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Economics in Progress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECONOMICA, p. 183-203, 2011, 978-2-7178-6112-9</w:t>
+              <w:t xml:space="preserve">, ECONOMICA, p. 170-182, 2011, 978-2-7178-6112-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678398v1</w:t>
+                <w:t xml:space="preserve">hal-00678395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Note de lecture (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7018,51 +7018,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping Up with the Development of Vehicle-Sharing Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mangeart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7371,51 +7371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility-as-a-Service (MaaS) comme outil de régulation de la ville de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,51 +7423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Akan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale des Ponts et Chaussées, LATTS-LVMT. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7506,51 +7506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Informal Passenger Transport Reforms in Sub-Saharan Africa. Antananarivo Case Study. Report for the SSATP (World Bank and Agence Française de Développement).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Amedokpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7579,1311 +7579,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse du Baromètre National de l’Autopartage en France en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Association des Acteurs de l'Autopartage (AAA); Laboratoire Ville Mobilité Transport (LVMT). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcs 2050 - Connaissance et prospective des parcs automobiles (rapport intermédiaire pour la sous-action 1 des "projets de recherche sur les infrastructures et la mobilité")</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 31p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03346924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Informal Passenger Transport Reforms in Sub-Saharan Africa. Kampala Case Study. Report for the SSATP (World Bank and Agence Française de Développement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Ville Mobilité Transport (LVMT); SSATP. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baromètre National de l’Autopartage en France en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ville Mobilité Transport (LVMT); Association des Acteurs de l'Autopartage (AAA). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance et prospective des parcs automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 31p</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 74p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse du Baromètre National de l’Autopartage en France en 2020</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la mobilité des artisans des petites entreprises du bâtiment d’Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Association des Acteurs de l'Autopartage (AAA); Laboratoire Ville Mobilité Transport (LVMT). 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LVMT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Ville Mobilité Transport (LVMT); SSATP. 2021</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la première phase du contrat NexMob REGINOV III (LVMT-IMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable (IMD). 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ville Mobilité Transport (LVMT); Association des Acteurs de l'Autopartage (AAA). 2020</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate vehicles held by private households and light commercial vehicles in corporate fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut de la Mobilité Durable. 2015, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité électrique, charge publique et charge rapide : Analyse des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TEN-T. 2015, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEVs and PHEVs in France: Market trends and key drivers of their short-term development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Corri-Door Consortium. 2015, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la seconde phase du contrat REGIENOV II (LVMT-IMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badabouwe Alawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 74p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LVMT. 2019</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of EV/PHEV market. Market trends and potential market for electric vans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonora Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TEN-T. 2015, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automobility management at the company level: An exploratory investigation in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut de la Mobilité Durable (IMD). 2014, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la première phase du contrat REGINOV II (LVMT-IMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable (IMD). 2016, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Sadeghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Alawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...537 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pradel</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01108474v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01107827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les pratiques d'acquisition et d'usage des flottes automobiles d'entreprise : une démarche exploratoire</w:t>
               </w:r>
@@ -9310,51 +9310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedokpo Yao Tsoekeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221116355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03388213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211036346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981292v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.12.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voskoboynikova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198119847974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Tanikawa Obreg&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01443604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2598-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01921958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Russo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Amedokpo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Janke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mornon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tanguy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01426500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cutajar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mangeart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/urban-mobility-and-the-smartphone/aguilera/978-0-12-812647-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Akan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lekhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allemand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badabouwe Alawi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadeghian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alawi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01722958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedokpo Yao Tsoekeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221116355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03388213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211036346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Tanikawa Obreg&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voskoboynikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198119847974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981292v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01443604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2598-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01921958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Russo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Amedokpo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Janke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mornon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tanguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01426500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cutajar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mangeart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/urban-mobility-and-the-smartphone/aguilera/978-0-12-812647-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Akan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lekhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allemand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badabouwe Alawi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadeghian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01722958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>