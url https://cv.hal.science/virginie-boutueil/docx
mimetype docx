--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -677,235 +677,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefits and Pitfalls of Deregulating Taxi Markets: Can Contrasted Case Studies Help Inform the Debate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2673 (11), pp.726-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361198119847974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring shared mobility services beyond the common-sense understanding: a combination of diachronic and spatial analysis based on case studies of Paris and London</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Tanikawa Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41, pp.587-589. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.104⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02422161v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02422160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial rebound effects in urban ridesharing: Simulating travel decisions in Paris, France</w:t>
               </w:r>
@@ -2006,50 +2006,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les taxi-motos à l’ère du numérique en Afrique : l’avenir de l’industrie passe-t-il par les plateformes numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque international du laboratoire de recherche PREDES avec l’EHESS, La motocyclette dans tous ses états en Afrique : mobilités, enjeux socio-économiques et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Kara; École des hautes études en sciences sociales (EHESS); Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observatoire Mondial des Plateformes Numériques de Mobilité Partagée (OMPMP) : collecter, traiter et analyser des données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions in mobility. A focus on shared mobility services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THNS Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tongji University; Ecole des Ponts ParisTech, Nov 2022, Marne-la-Vallée (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shared Mobility Digital Platforms for Women’s Mobility: A Focus on the African Continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Board (TRB), 101th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intégration des motos électriques dans les systèmes de transports urbains en Afrique: constats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2058,1175 +2399,834 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international du PREDES et de l’EHESS - La motocyclette dans tous ses états en Afrique subsaharienne : entre pratiques mobilitaires, enjeux socio-économiques et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire PREDES (Université de Kara) et EHESS Marseille, Mar 2022, Kara, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Place for Electric Vehicles as a Research Object and a Practical Alternative to Internal Combustion Engine Vehicles in Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THNS Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tongji University; Ecole des Ponts ParisTech, Nov 2022, Marne-la-Vallée (en ligne), France</w:t>
+              <w:t xml:space="preserve">101st annual meeting of the Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’âne et la moto : le dilemme de Lamu (Kenya) pour rester patrimoine mondial de l’Unesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international du PREDES et de l’EHESS - La motocyclette dans tous ses états en Afrique subsaharienne : entre pratiques mobilitaires, enjeux socio-économiques et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PREDES (Université de Kara) et EHESS Marseille, Mar 2022, Kara, Togo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels dispositifs de gouvernance et de régulation des motos-taxis dans les villes africaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Amedokpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque international du laboratoire de recherche PREDES avec l’EHESS, La motocyclette dans tous ses états en Afrique : mobilités, enjeux socio-économiques et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Kara; École des hautes études en sciences sociales (EHESS); Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
+              <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Université de Kara; Laboratoire PREDES, Mar 2022, Kara, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Observatoire Mondial des Plateformes Numériques de Mobilité Partagée (OMPMP) : collecter, traiter et analyser des données numériques</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence entre plateformes numériques locales et internationales de paratransit sur le continent africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
-              </w:r>
-[...555 lines deleted...]
-                <w:t xml:space="preserve">Julia Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495210v1</w:t>
+                <w:t xml:space="preserve">hal-04495196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, entre optimisation et contrôle des circulations urbaines - L’exemple de Kigali au Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circulations dans le Sud global : ethnographies des échanges mondialisés - Colloque international de l’APAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lomé, Togo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03989297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence entre plateformes numériques locales et internationales de paratransit sur le continent africain</w:t>
+                <w:t xml:space="preserve">Essor et stratégies des plateformes numériques de mobilité partagée dans les métropoles africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CODATU XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence entre plateformes numériques africaines et internationales de paratransit sur le continent africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les définitions du MaaS : dune solution technique à une révolution du secteur de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transports et Mobilités (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03619928v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification des transports urbains en Afrique de l’Ouest : un processus en construction</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transformation numérique vers l'intermédiation des services de taxi : quelles stratégies ont choisies les villes et les services traditionnels ? Etude comparative des cas de Helsinki, Londres, Moscou et Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3819,299 +3819,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Essor des plateformes numériques de mobilité dans les grandes villes africaines et stratégies concurrentielles des plateformes internationales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From chaotic to digital - Past, present and future trends in paratransit in Sub-Saharan African cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th conference of International Association for the history of Transport Traffic &amp; Mobility (T²M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benefits and Pitfalls of Deregulating Taxi Markets: Can Contrasted Case Studies Help Inform the Debate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voskoboynikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Board (TRB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826917v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04495251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Role For Research In The Autonomous Vehicle Innovation Ecoystem? Insights From A Meta-Analysis Of 298 Trb Papers Over 5 Years</w:t>
               </w:r>
@@ -4566,204 +4566,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilité et stationnement des artisans du bâtiment en Île-de-France : quelles solutions les technologies mobiles peuvent-elles apporter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cutajar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electric Vans in French Urban Settings: Obstacles and New Practices for Professional Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board (TRB) 96th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transportation Research Board, Jan 2017, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426500v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01658274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When on-street parking is part of the deal... How dedicated on-street parking for commercial services came about in Paris, and why innovation in urban mobility might depend on it</w:t>
               </w:r>
@@ -4812,112 +4812,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of taxes in triggering change in corporate car fleets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Will fleet managers really help vehicle fleets to become electric?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demand Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lancaster, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Southeast Asian Cities a New Fertile Ground for Innovations in Urban Mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Transport Research - WCTR 2016 Shanghai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleet Management and The Adoption of Innovations by Corporate Car Fleets: An Exploratory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Board (TRB) 95th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Washington D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of taxes in triggering change in corporate car fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Conference on Transport Research - WCTR 2016 Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shanghai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, indispensable vecteur de la mobilité électrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4968,303 +5214,57 @@
               <w:t xml:space="preserve">Mobilités et (R)évolutions numériques, 15e colloque du GT Mobilités Spatiales, Fluidité Sociale (MSFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GT Mobilités Spatiales, Fluidité Sociale (MSFS), Nov 2016, Marne-la-Vallée, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.2769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415493v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01294689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises face à l’automobilité: Eclairages sur l’usage et la gestion des flottes automobiles par les entreprises en région Ile-de-France</w:t>
               </w:r>
@@ -5725,217 +5725,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Walking in Mobility as a Service (MaaS): Exploring the Appraisal of Walking in MaaS in the Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walk21 Ireland: The Decade to Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, Ireland. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Keeping Up with the Development of Vehicle-Sharing Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mangeart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953796v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03793787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5947,186 +5947,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban mobility and the smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urban Mobility and the Smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-0-12-812647-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981272v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More air ! Reduce CO2 emissions in road transport</w:t>
               </w:r>
@@ -6341,51 +6341,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobility and the Smartphone: Transportation, Travel Behavior and Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-167, 2018, 978-0-12-812647-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7018,51 +7018,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping Up with the Development of Vehicle-Sharing Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mangeart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7371,51 +7371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility-as-a-Service (MaaS) comme outil de régulation de la ville de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,50 +7487,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse du Baromètre National de l’Autopartage en France en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Association des Acteurs de l'Autopartage (AAA); Laboratoire Ville Mobilité Transport (LVMT). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of Informal Passenger Transport Reforms in Sub-Saharan Africa. Antananarivo Case Study. Report for the SSATP (World Bank and Agence Française de Développement).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7549,1266 +7624,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Ville Mobilité Transport (LVMT); SSATP. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Synthèse du Baromètre National de l’Autopartage en France en 2020</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcs 2050 - Connaissance et prospective des parcs automobiles (rapport intermédiaire pour la sous-action 1 des "projets de recherche sur les infrastructures et la mobilité")</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 31p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Informal Passenger Transport Reforms in Sub-Saharan Africa. Kampala Case Study. Report for the SSATP (World Bank and Agence Française de Développement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Association des Acteurs de l'Autopartage (AAA); Laboratoire Ville Mobilité Transport (LVMT). 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedokpo Yao Tsoekeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Ville Mobilité Transport (LVMT); SSATP. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Parcs 2050 - Connaissance et prospective des parcs automobiles (rapport intermédiaire pour la sous-action 1 des "projets de recherche sur les infrastructures et la mobilité")</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baromètre National de l’Autopartage en France en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quillerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ville Mobilité Transport (LVMT); Association des Acteurs de l'Autopartage (AAA). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance et prospective des parcs automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 31p</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 74p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Study of Informal Passenger Transport Reforms in Sub-Saharan Africa. Kampala Case Study. Report for the SSATP (World Bank and Agence Française de Développement)</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la mobilité des artisans des petites entreprises du bâtiment d’Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quillerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Ville Mobilité Transport (LVMT); SSATP. 2021</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LVMT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ville Mobilité Transport (LVMT); Association des Acteurs de l'Autopartage (AAA). 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la première phase du contrat NexMob REGINOV III (LVMT-IMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaele Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable (IMD). 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate vehicles held by private households and light commercial vehicles in corporate fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut de la Mobilité Durable. 2015, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité électrique, charge publique et charge rapide : Analyse des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TEN-T. 2015, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of EV/PHEV market. Market trends and potential market for electric vans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonora Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TEN-T. 2015, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la seconde phase du contrat REGIENOV II (LVMT-IMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badabouwe Alawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 74p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de la Mobilité Durable. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LVMT. 2019</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEVs and PHEVs in France: Market trends and key drivers of their short-term development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Corri-Door Consortium. 2015, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automobility management at the company level: An exploratory investigation in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut de la Mobilité Durable (IMD). 2014, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse de la première phase du contrat REGINOV II (LVMT-IMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...426 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...170 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,51 +9310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedokpo Yao Tsoekeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221116355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03388213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211036346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Tanikawa Obreg&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voskoboynikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198119847974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981292v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01443604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2598-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01921958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Russo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Amedokpo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Janke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mornon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tanguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01426500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cutajar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mangeart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/urban-mobility-and-the-smartphone/aguilera/978-0-12-812647-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Akan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lekhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allemand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badabouwe Alawi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadeghian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01722958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659208v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Lesteven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedokpo Yao Tsoekeo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981221116355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03388213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nemett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quillerier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981211036346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02899394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120933270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voskoboynikova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198119847974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Tanikawa Obreg&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981292v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2769" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01443604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2598-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01921958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Russo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hassen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Amedokpo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495196v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Janke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mornon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Saravia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Tanguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cutajar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01426500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01415493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mangeart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/urban-mobility-and-the-smartphone/aguilera/978-0-12-812647-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3547-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01981277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Solier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Akan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lekhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allemand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miranda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01729983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onora Morganti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badabouwe Alawi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sadeghian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01294644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01722958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01108254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>