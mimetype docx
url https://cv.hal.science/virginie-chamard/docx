--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -730,217 +730,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4th generation synchrotron source boosts crystalline imaging at the nanoscale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Rommel</w:t>
+                <w:t xml:space="preserve">Stefano Checchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-022-00758-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573695v1</w:t>
+                <w:t xml:space="preserve">hal-03846165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,210 +949,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+                <w:t xml:space="preserve">4th generation synchrotron source boosts crystalline imaging at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Checchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+                <w:t xml:space="preserve">Marcus Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (45), </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-022-00758-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846165v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1540,77 +1540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.054028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1791,51 +1791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detector tilt considerations in high-energy Bragg coherent diffraction imaging: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,103 +2146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of object and probes in vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.8143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,51 +2289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and mitigation of angular uncertainties in Bragg coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Calvo-Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,771 +2400,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of Bragg CDI on thick polycrystalline specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Filsøe Pedersen</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henning Friis Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.26.023411⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885514v1</w:t>
+                <w:t xml:space="preserve">hal-01653296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Numerical study of Bragg CDI on thick polycrystalline specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Filsøe Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Friis Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (18), pp.23411-23425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.26.023411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653296v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Antiphase Domain Boundaries in a FeAl Alloy Using X-Ray Bragg Coherent Diffractive Imaging</w:t>
+                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chan Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">Megan Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Hallmann</w:t>
+                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Lu</w:t>
+                <w:t xml:space="preserve">Martin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Boesenberg</w:t>
+                <w:t xml:space="preserve">Andrew Ulvestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S2), pp.50-51. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.811-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618012679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342634v1</w:t>
+                <w:t xml:space="preserve">hal-01687989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Imaging of Phase Ordering in an Fe-Al Alloy by Bragg Ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of Antiphase Domain Boundaries in a FeAl Alloy Using X-Ray Bragg Coherent Diffractive Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Boesenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.121.256101⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S2), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975963v1</w:t>
+                <w:t xml:space="preserve">hal-02342634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Look on Biomineralization With X-ray Crystalline 3D Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Phase Ordering in an Fe-Al Alloy by Bragg Ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618012461⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (25), pp.256101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.121.256101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887201v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Look on Biomineralization With X-ray Crystalline 3D Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.811-819. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (supp 2), pp.2-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687989v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution three-dimensional structural microscopy by single-angle Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Cha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ulvestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive three-dimensional imaging of crystal strain and rotations in an extended bonded semiconductor heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios I. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain in a silicon-on-insulator nanostructure revealed by 3D x-ray Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,64 +3868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,304 +4485,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise models for low counting rate coherent diffraction imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Ion beam sputtered surface dynamics investigated with two-time correlation functions : a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bikondoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rodenburg</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.25914-25934. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.445006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.025914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/44/445006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870322v1</w:t>
+                <w:t xml:space="preserve">hal-00936875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam sputtered surface dynamics investigated with two-time correlation functions : a model study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bikondoa</w:t>
+                <w:t xml:space="preserve">Noise models for low counting rate coherent diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carbone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T.H. Metzger</w:t>
+                <w:t xml:space="preserve">J. Rodenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.445006. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.25914-25934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/44/445006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.025914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936875v1</w:t>
+                <w:t xml:space="preserve">hal-00870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4976,64 +4976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,295 +6170,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Dynamics of Metal Nanoparticles on the Surface of Thin Polymer Films Studied with Coherent X Rays</w:t>
+                <w:t xml:space="preserve">Inversion of the diffraction pattern from an inhomogeneously strained crystal using an iterative algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Streit</w:t>
+                <w:t xml:space="preserve">A. A. Minkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gutt</w:t>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Micha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sprung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98, pp.047801. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (10), pp.104106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.047801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.104106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253300v1</w:t>
+                <w:t xml:space="preserve">hal-01253313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the diffraction pattern from an inhomogeneously strained crystal using an iterative algorithm</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Dynamics of Metal Nanoparticles on the Surface of Thin Polymer Films Studied with Coherent X Rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Minkevich</w:t>
+                <w:t xml:space="preserve">S. Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gailhanou</w:t>
+                <w:t xml:space="preserve">C. Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Micha</w:t>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">M. Sprung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (10), pp.104106. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.047801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.104106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.047801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253313v1</w:t>
+                <w:t xml:space="preserve">hal-01253300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strain in a 3D nano-crystal revealed by 2D coherent X-ray diffraction imaging</w:t>
               </w:r>
@@ -7098,483 +7098,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the driving forces for the vertical alignment in nitride quantum dot multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain analysis of a quantum-wire system produced by cleaved edge overgrowth using grazing incidence x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. U. Schülli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Tolan</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00513-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1597962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253481v1</w:t>
+                <w:t xml:space="preserve">hal-01253305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous diffraction in grazing incidence to study the strain induced by GaN quantum dots stacked in an AlN multilayer</w:t>
+                <w:t xml:space="preserve">On the driving forces for the vertical alignment in nitride quantum dot multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Holý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 200, pp.95. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63, pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)01702-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00513-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256900v1</w:t>
+                <w:t xml:space="preserve">hal-01253481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain analysis of a quantum-wire system produced by cleaved edge overgrowth using grazing incidence x-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous diffraction in grazing incidence to study the strain induced by GaN quantum dots stacked in an AlN multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. U. Schülli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Schuster</w:t>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)01702-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1597962⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253305v1</w:t>
+                <w:t xml:space="preserve">hal-01256900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Heterodyne Mixing in Surface X-Ray Photon Correlation Spectroscopy Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,51 +7664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous x-ray diffraction on InAs/GaAs quantum dot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. U. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7833,51 +7833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7966,51 +7966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8681,51 +8681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,295 +9164,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal nucleation in biominerals: general discussion.</w:t>
+                <w:t xml:space="preserve">Interfaces at the micron scale: general discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+                <w:t xml:space="preserve">Luca Bertinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natercia Barbosa</w:t>
+                <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bertinetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Birkedal</w:t>
+                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.166-191, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fd90035b⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.396-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD90037A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253920v1</w:t>
+                <w:t xml:space="preserve">hal-05261340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces at the micron scale: general discussion.</w:t>
+                <w:t xml:space="preserve">Crystal nucleation in biominerals: general discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natercia Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
+                <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.396-405, </w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.166-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FD90037A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5fd90035b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261340v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting length scales: general discussion.</w:t>
               </w:r>
@@ -9477,64 +9477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ceseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.542-568, </w:t>
@@ -9585,77 +9585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces at the nano scale: general discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natercia Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ceseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9700,415 +9700,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging: from simple particles to complex crystalline materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution spin texture imaging in spin caloritronics pro- totype device structures: New opportunities for coherent hard X-rays with resonant scattering at 4th generation light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Mannix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Thomas-Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Geprägs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI AUSE Conference and VI ALBA Users Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692715v1</w:t>
+                <w:t xml:space="preserve">hal-04618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances of Bragg ptychography and perspectives at 4th generation synchrotron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614152v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging: from simple particles to complex crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
+              <w:t xml:space="preserve">XI AUSE Conference and VI ALBA Users Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618536v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spin texture imaging in spin caloritronics pro- totype device structures: New opportunities for coherent hard X-rays with resonant scattering at 4th generation light sources</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances of Bragg ptychography and perspectives at 4th generation synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618575v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Bragg ptychography (lecture)</w:t>
               </w:r>
@@ -10692,96 +10692,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights on biomineralization using x-rays and optical coherent diffraction based imaging approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative phase microscopy of biominerals by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV General Assembly and Congress of the International Union of Crystallography - IUCr 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463504v1</w:t>
+                <w:t xml:space="preserve">hal-03183694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray coherent diffraction imaging: 3D exploration of biologically relevant hard and soft tissues</w:t>
               </w:r>
@@ -10830,204 +10856,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopy of biominerals by vectorial ptychography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel insights on biomineralization using x-rays and optical coherent diffraction based imaging approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
+              <w:t xml:space="preserve">XXV General Assembly and Congress of the International Union of Crystallography - IUCr 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183694v1</w:t>
+                <w:t xml:space="preserve">hal-03463504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11078,51 +11078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Cleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11173,77 +11173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11337,51 +11337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,77 +11462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11570,64 +11570,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,329 +11672,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of bivalve shells: amorphous-to-crystalline transition during biomineralization studied with new microscopy approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of radiation-induced structural evolution via ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 4ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">EBS workshop on Sample modulation by high photon densities: desired and undesired effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315857v1</w:t>
+                <w:t xml:space="preserve">hal-02390136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of bio-inspired material science and perspectives in the (coherent) light of 4th generation synchrotron sources</w:t>
+                <w:t xml:space="preserve">Growth of bivalve shells: amorphous-to-crystalline transition during biomineralization studied with new microscopy approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th User Meeting, synchrotron SOLEIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988970v1</w:t>
+                <w:t xml:space="preserve">hal-02315857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of radiation-induced structural evolution via ptychography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of bio-inspired material science and perspectives in the (coherent) light of 4th generation synchrotron sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBS workshop on Sample modulation by high photon densities: desired and undesired effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th User Meeting, synchrotron SOLEIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390136v1</w:t>
+                <w:t xml:space="preserve">hal-01988970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12127,51 +12127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12304,64 +12304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Checcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12403,103 +12403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12524,51 +12524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,273 +12613,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering biomineralization pathways with new x-ray Bragg microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2018 - Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872029v1</w:t>
+                <w:t xml:space="preserve">hal-01743528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering biomineralization pathways with a new x-ray Bragg microscopy</w:t>
+                <w:t xml:space="preserve">Deciphering biomineralization pathways with new x-ray Bragg microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar, Department of Solid Mechanics and Materials Engineering, Oxford University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">JMC 2018 - Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807514v1</w:t>
+                <w:t xml:space="preserve">hal-01872029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering biomineralization pathways with a new x-ray Bragg microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Invited Seminar, Department of Solid Mechanics and Materials Engineering, Oxford University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743528v1</w:t>
+                <w:t xml:space="preserve">hal-01807514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering biomineralization pathways with a new x-ray Bragg microscopy</w:t>
               </w:r>
@@ -12947,64 +12947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13210,142 +13210,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> National Synchrotron Light Source II (NSLS-II) and Center for Functional Nanomaterials (CFN) users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">Séminaire externe Laboratoire PIIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520150v1</w:t>
+                <w:t xml:space="preserve">hal-01586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe Laboratoire PIIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve"> National Synchrotron Light Source II (NSLS-II) and Center for Functional Nanomaterials (CFN) users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586086v1</w:t>
+                <w:t xml:space="preserve">hal-01520150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
@@ -13551,51 +13551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Troian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13680,655 +13680,655 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biominerals in the light of Bragg coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial Conference on High-Resolution X-Ray Diffraction and Imaging (XTOP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269585v1</w:t>
+                <w:t xml:space="preserve">hal-01269581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray Bragg ptychography from methodological developments to applications</w:t>
+                <w:t xml:space="preserve">Three-dimensional High-resolution Quantitative Microscopy of Extended Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve"> 2016 International Workshop on Bragg Coherent Diffraction Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269577v1</w:t>
+                <w:t xml:space="preserve">hal-01269579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biominerals in the light of Bragg coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th Biennial Conference on High-Resolution X-Ray Diffraction and Imaging (XTOP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269581v1</w:t>
+                <w:t xml:space="preserve">hal-01269585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional High-resolution Quantitative Microscopy of Extended Crystals</w:t>
+                <w:t xml:space="preserve">3D X-ray Bragg ptychography from methodological developments to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 International Workshop on Bragg Coherent Diffraction Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269579v1</w:t>
+                <w:t xml:space="preserve">hal-01269577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg ptychography imaging of phase-ordering Fe-Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burghammer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Talneau</w:t>
+                <w:t xml:space="preserve">C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328816v1</w:t>
+                <w:t xml:space="preserve">hal-01328773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328800v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg ptychography imaging of phase-ordering Fe-Al alloys</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lu</w:t>
+                <w:t xml:space="preserve">A. I. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328773v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic distribution of orientations of crystalline domains in calcite bio-minerals revealed by high-resolution x-ray diffraction microscopy</w:t>
               </w:r>
@@ -14340,51 +14340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14603,51 +14603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14784,51 +14784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pateras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14922,51 +14922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15215,90 +15215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15334,359 +15334,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured crystal in the light of coherent x-rays: imaging strain at the nanoscale</w:t>
+                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire externe, Paul Scherrer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Villingen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254219v1</w:t>
+                <w:t xml:space="preserve">hal-01254198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
+                <w:t xml:space="preserve">3D Bragg x-ray ptychography: a new microscopy for strain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire externe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron SOLEIL, Jul 2012, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254535v1</w:t>
+                <w:t xml:space="preserve">hal-01254196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
+                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe, Paul Scherrer Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Villingen, Switzerland</w:t>
+              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254198v1</w:t>
+                <w:t xml:space="preserve">hal-01254535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bragg x-ray ptychography: a new microscopy for strain imaging</w:t>
+                <w:t xml:space="preserve">Nano-structured crystal in the light of coherent x-rays: imaging strain at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Synchrotron SOLEIL, Jul 2012, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254196v1</w:t>
+                <w:t xml:space="preserve">hal-01254219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Bragg x-ray ptychography a new microscopy for strain imaging</w:t>
               </w:r>
@@ -15862,64 +15862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16125,51 +16125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Congress and General Assembly of the International Union of Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Crystallography, Aug 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16194,64 +16194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16375,142 +16375,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography: the Bragg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF Nanobeam Workshop: Science with X-ray nano-beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254111v1</w:t>
+                <w:t xml:space="preserve">hal-01254107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography: the Bragg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESRF Nanobeam Workshop: Science with X-ray nano-beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254107v1</w:t>
+                <w:t xml:space="preserve">hal-01254111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional X-ray Fourier Transform Holography: the Bragg Case</w:t>
               </w:r>
@@ -16809,411 +16809,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal imaging at the nanoscale with coherent x-rays</w:t>
+                <w:t xml:space="preserve">Strain imaging at the nanoscale with coherent x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Coherence at ID01, ESRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">25th European Crystallography Meeting (ECM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265448v1</w:t>
+                <w:t xml:space="preserve">hal-01254114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
+                <w:t xml:space="preserve">Crystal imaging at the nanoscale with coherent x-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe, Institut Fresnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop Coherence at ID01, ESRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265460v1</w:t>
+                <w:t xml:space="preserve">hal-01265448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging at the nanoscale with coherent x-ray diffraction</w:t>
+                <w:t xml:space="preserve">Imagerie aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Crystallography Meeting (ECM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">Séminaire externe, Institut Fresnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254114v1</w:t>
+                <w:t xml:space="preserve">hal-01265460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des cristaux aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of ion induced nanopattern formation on GaSb(001) studied with X-ray photon correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bikondoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du CEMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Surface Science (ECOSS26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265456v1</w:t>
+                <w:t xml:space="preserve">hal-01255010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ion induced nanopattern formation on GaSb(001) studied with X-ray photon correlation spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie des cristaux aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Surface Science (ECOSS26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire externe du CEMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255010v1</w:t>
+                <w:t xml:space="preserve">hal-01265456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward X-ray coherent diffraction imaging of single epitaxial nanostructures</w:t>
               </w:r>
@@ -17663,467 +17663,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local strains in nanocrystals revealed by coherent x-ray diffraction imaging</w:t>
+                <w:t xml:space="preserve">Déformations et densité locales dans un nanocristal unique révélées par la diffraction X cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minkevich</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Surface X-Ray and Neutron Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257144v1</w:t>
+                <w:t xml:space="preserve">hal-01257141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformations et densité locales dans un nanocristal unique révélées par la diffraction X cohérente</w:t>
+                <w:t xml:space="preserve">Local strains in nanocrystals revealed by coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dollé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Aug 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Surface X-Ray and Neutron Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257141v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and strain in a single nanocrystal using coherent x-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of displacement field in highly strained object using x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Minkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Division Meeting, ESRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Baden Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265476v1</w:t>
+                <w:t xml:space="preserve">hal-01257138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of displacement field in highly strained object using x-ray diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape and strain in a single nanocrystal using coherent x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Baden Baden, Germany</w:t>
+              <w:t xml:space="preserve">Experimental Division Meeting, ESRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257138v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and strain in a single nanocrystal using coherent x-ray diffraction</w:t>
               </w:r>
@@ -18644,51 +18644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Holy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t>
@@ -18717,64 +18717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary waves on water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19516,51 +19516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6AF62D6"/>
+    <w:nsid w:val="743A5F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19747,51 +19747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-chamard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6894-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159044820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-3704-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02925849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedersen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detlefs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pedersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Poulsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fils&#248;e Pedersen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Friis Poulsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.023411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hallmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.256101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hol&#253;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717007257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min4040815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/44/445006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Magalh&#227;es-Paniago" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stangl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.165501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haznar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drudzik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S57XJBQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA573" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Lechner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808001167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PFC00G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.047801" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Minkevich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.104106" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KXB71CL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Hol&#253;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170401" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.155701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.08.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73N8PHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00513-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01702-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32S6W3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1597962" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1491293" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00316-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW8BQ5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00040-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14H4VGB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00256-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWJHVJB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1326857" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253487v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elka&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245416" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(01)00060-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1642B8B0535068FB9ECEC9652B11AA5333213231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170194" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C59DD8295B7D77D9A1672AF825D39616892E8BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1403657" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256920v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stettner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01906-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMMFFMCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00211-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9GBZWW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04692715v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614152v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mannix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas-Hunt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305113v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463504v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315857v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988970v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390136v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278887v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872029v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807514v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698449v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520150v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586086v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528931v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461356v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269581v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269579v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328773v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roth" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253321v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254208v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254220v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hrauda" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kriegner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keplinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etzelstorfer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254219v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254198v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254196v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254197v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253326v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254111v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255009v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254210v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255012v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265448v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265460v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254114v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265456v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255010v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254168v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254118v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265472v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265467v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257144v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minkevich" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257141v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265476v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257138v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubens" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265478v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265485v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265481v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Boissieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picca" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254192v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265487v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257151v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Holy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265495v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265499v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945383v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Stangl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527410775.html" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945390v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-chamard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6894-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159044820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-3704-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02925849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedersen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detlefs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pedersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Poulsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fils&#248;e Pedersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Friis Poulsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.023411" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hallmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012679" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.256101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012461" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hol&#253;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717007257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min4040815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/44/445006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Magalh&#227;es-Paniago" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stangl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.165501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haznar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drudzik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S57XJBQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA573" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Lechner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808001167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PFC00G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Minkevich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.104106" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.047801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KXB71CL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Hol&#253;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170401" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.155701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.08.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73N8PHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1597962" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00513-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01702-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32S6W3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1491293" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00316-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW8BQ5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00040-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14H4VGB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00256-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWJHVJB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1326857" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253487v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elka&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245416" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(01)00060-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1642B8B0535068FB9ECEC9652B11AA5333213231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170194" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C59DD8295B7D77D9A1672AF825D39616892E8BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1403657" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256920v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stettner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01906-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMMFFMCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00211-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9GBZWW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618575v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mannix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas-Hunt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04692715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614152v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305113v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390136v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315857v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988970v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278887v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807514v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698449v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586086v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520150v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528931v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461356v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269577v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328773v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253321v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254208v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254220v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hrauda" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kriegner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keplinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etzelstorfer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254219v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254197v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253326v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254107v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254111v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255009v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254210v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255012v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254114v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265448v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265460v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255010v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265456v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254168v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254118v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265472v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265467v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257141v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minkevich" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257138v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubens" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265476v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265478v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265485v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265481v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Boissieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picca" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254192v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265487v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257151v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Holy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265495v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265499v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945383v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Stangl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527410775.html" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945390v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>