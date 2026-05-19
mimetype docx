--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -730,295 +730,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Checchia</w:t>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846165v1</w:t>
+                <w:t xml:space="preserve">hal-03527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Checchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527747v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4th generation synchrotron source boosts crystalline imaging at the nanoscale</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1400,265 +1400,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray coherent diffraction imaging with an objective lens: Towards three-dimensional mapping of thick polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pedersen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925849v1</w:t>
+                <w:t xml:space="preserve">hal-02571358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray coherent diffraction imaging with an objective lens: Towards three-dimensional mapping of thick polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Detlefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.054028. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.033031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571358v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General approaches for shear-correcting coordinate transformations in Bragg coherent diffraction imaging. Part II</w:t>
               </w:r>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan O. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Bragg ptychography for bulk specimens: a numerical demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,103 +2146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of object and probes in vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.8143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hruszkewycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2400,728 +2400,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ulvestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653296v2</w:t>
+                <w:t xml:space="preserve">hal-01687989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of Bragg CDI on thick polycrystalline specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of Antiphase Domain Boundaries in a FeAl Alloy Using X-Ray Bragg Coherent Diffractive Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Boesenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.26.023411⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S2), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885514v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring three dimensional strain and structural defects in a single InGaAs nanowire using coherent x-ray multi-angle Bragg projection ptychography</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Phase Ordering in an Fe-Al Alloy by Bragg Ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Hill</w:t>
+                <w:t xml:space="preserve">Chan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Calvo-Almazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Jörg Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Holt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ulvestad</w:t>
+                <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (25), pp.256101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.121.256101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687989v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Antiphase Domain Boundaries in a FeAl Alloy Using X-Ray Bragg Coherent Diffractive Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A New Look on Biomineralization With X-ray Crystalline 3D Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (S2), pp.50-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618012679⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (supp 2), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342634v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Imaging of Phase Ordering in an Fe-Al Alloy by Bragg Ptychography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.121.256101⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.000763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975963v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Look on Biomineralization With X-ray Crystalline 3D Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Numerical study of Bragg CDI on thick polycrystalline specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Filsøe Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Friis Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (supp 2), pp.2-5. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (18), pp.23411-23425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618012461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.26.023411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887201v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution three-dimensional structural microscopy by single-angle Bragg ptychography</w:t>
               </w:r>
@@ -3375,51 +3375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue on high-resolution X-ray diffraction and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Holý</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ulvestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain in a silicon-on-insulator nanostructure revealed by 3D x-ray Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,77 +3868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (22), pp.5144-5147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Polvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,64 +4387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing dynamics of ion bombardment induced self-organization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,265 +4719,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent x-ray wavefront reconstruction of a partially illuminated Fresnel zone plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144109⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.19223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.019223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649563v1</w:t>
+                <w:t xml:space="preserve">hal-00942432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent x-ray wavefront reconstruction of a partially illuminated Fresnel zone plate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of highly inhomogeneous strain field in nanocrystals using x-ray Bragg ptychography: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19, pp.19223. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (14), pp.144109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.019223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942432v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
               </w:r>
@@ -5097,64 +5097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the displacement field within epitaxial nanostructures by coherent diffraction: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,51 +5231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain analysis by inversion of coherent Bragg X-ray diffraction intensity: the illumination problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,90 +5365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography : the Bragg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging of a single epitaxial InAs nanowire using a focused x-ray beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,64 +5913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of InAs nanowires with coherent X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,51 +6030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of stacking-fault distribution along an InAs nanowire using micro-focused coherent X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (10), pp.104106. </w:t>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Streit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strain in a 3D nano-crystal revealed by 2D coherent X-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Härtwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain distribution in nitride quantum dot multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,51 +7143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. U. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7232,319 +7232,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the driving forces for the vertical alignment in nitride quantum dot multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Anomalous diffraction in grazing incidence to study the strain induced by GaN quantum dots stacked in an AlN multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00513-x⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)01702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253481v1</w:t>
+                <w:t xml:space="preserve">hal-01256900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous diffraction in grazing incidence to study the strain induced by GaN quantum dots stacked in an AlN multilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">On the driving forces for the vertical alignment in nitride quantum dot multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Holý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 200, pp.95. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63, pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)01702-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00513-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256900v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Heterodyne Mixing in Surface X-Ray Photon Correlation Spectroscopy Experiments</w:t>
               </w:r>
@@ -7556,51 +7556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ghaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. U. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,90 +7794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and ordering of GaN quantum dot multilayer investigated by X-ray grazing incidence techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,77 +7940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of GaN quantum dot stacking in multilayers with x-ray grazing incidence techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8082,51 +8082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light assisted formation of porous silicon investigated by X-ray diffraction and reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Setzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,51 +8198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction investigation of n type porous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8289,51 +8289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of pore correlation in porous silicon: An x-ray grazing-incidence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinsing and drying studies of porous silicon by high resolution X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,51 +8539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of porous silicon: in situ investigation with high-resolution x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,77 +8655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and ordering of GaN quantum dot multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,51 +8789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray scattering study of porous silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of a parasitic surface film on p+ type porous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,51 +9009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction and reflectometry studies of porous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9130,6261 +9130,6261 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces at the micron scale: general discussion.</w:t>
+                <w:t xml:space="preserve">From Bragg CDI to Bragg Ptychography: Recent Developments and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Ayre</w:t>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bertinetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">Júlia Garriga Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
+                <w:t xml:space="preserve">Jiangtao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR CohereX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, St Aubin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261340v1</w:t>
+                <w:t xml:space="preserve">hal-05617421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal nucleation in biominerals: general discussion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Interfaces at the micron scale: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natercia Barbosa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Birkedal</w:t>
+                <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.166-191, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fd90035b⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.396-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD90037A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253920v1</w:t>
+                <w:t xml:space="preserve">hal-05261340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting length scales: general discussion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Crystal nucleation in biominerals: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natercia Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bertinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.542-568, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5FD90038G⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.166-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fd90035b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261407v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces at the nano scale: general discussion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Connecting length scales: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natercia Barbosa</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Ceseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Birkedal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofia Ceseri</w:t>
+                <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.312-339, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fd90036k⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.542-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD90038G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253977v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spin texture imaging in spin caloritronics pro- totype device structures: New opportunities for coherent hard X-rays with resonant scattering at 4th generation light sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Mannix</w:t>
+                <w:t xml:space="preserve">Interfaces at the nano scale: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Ayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natercia Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Thomas-Hunt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">Sofia Ceseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.312-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fd90036k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618575v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging: from simple particles to complex crystalline materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">High resolution spin texture imaging in spin caloritronics pro- totype device structures: New opportunities for coherent hard X-rays with resonant scattering at 4th generation light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Mannix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Thomas-Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Geprägs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI AUSE Conference and VI ALBA Users Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692715v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances of Bragg ptychography and perspectives at 4th generation synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bragg ptychography (lecture)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging: from simple particles to complex crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole CohereX - Science with coherent X-rays at 3rd and 4th generation synchrotron sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cargèse, France</w:t>
+              <w:t xml:space="preserve">XI AUSE Conference and VI ALBA Users Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305083v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bragg ptychography (tutorial)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">3D Bragg ptychography (lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole CohereX - Science with coherent X-rays at 3rd and 4th generation synchrotron sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305091v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">3D Bragg ptychography (tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ptychography over all wavelengths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Society, Oct 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecole CohereX - Science with coherent X-rays at 3rd and 4th generation synchrotron sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305113v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards in vivo imaging of the physico-chemistry processes involved in the biomineralization of mollusc shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Biomineralization (BIOMIN XVII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Ptychography over all wavelengths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Society, Oct 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195201v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired films of crystalline calcium carbonate: 2D patterning by surface-driven liquid-liquid phase separation and hybrid amorphous-to-crystal transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Towards in vivo imaging of the physico-chemistry processes involved in the biomineralization of mollusc shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manfred Burghammer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Crystallography Meeting (ECM33)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Symposium on Biomineralization (BIOMIN XVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086510v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X−ray Bragg ptychography: a new approach to help deciphering biomineralization pathways</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-inspired films of crystalline calcium carbonate: 2D patterning by surface-driven liquid-liquid phase separation and hybrid amorphous-to-crystal transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées Imagerie Optique Non Conventionnelle JOINC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Crystallography Meeting (ECM33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. pp.e120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322095651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463481v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining physico-chemistry insights on calcareous biomineralisation with x-ray coherent and incoherent nanobeam imaging approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X−ray Bragg ptychography: a new approach to help deciphering biomineralization pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User-dedicated Microsymposium: Understanding biomineralisation: the inputs of micro- and nano-X-ray analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Grenoble (online), France</w:t>
+              <w:t xml:space="preserve">16e Journées Imagerie Optique Non Conventionnelle JOINC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463490v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopy of biominerals by vectorial ptychography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Gaining physico-chemistry insights on calcareous biomineralisation with x-ray coherent and incoherent nanobeam imaging approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
+              <w:t xml:space="preserve">ESRF User-dedicated Microsymposium: Understanding biomineralisation: the inputs of micro- and nano-X-ray analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183694v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray coherent diffraction imaging: 3D exploration of biologically relevant hard and soft tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quantitative phase microscopy of biominerals by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique MiFoBio 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463498v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights on biomineralization using x-rays and optical coherent diffraction based imaging approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray coherent diffraction imaging: 3D exploration of biologically relevant hard and soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV General Assembly and Congress of the International Union of Crystallography - IUCr 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ecole thématique MiFoBio 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463504v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Novel insights on biomineralization using x-rays and optical coherent diffraction based imaging approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">XXV General Assembly and Congress of the International Union of Crystallography - IUCr 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537368v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537373v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537377v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Bragg ptychography: principles, applications and perspectives for imaging crystalline properties in complex materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoWork* Webinar Series - Inversion of Coherent X-ray data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463470v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray Bragg ptychography: principles, applications and perspectives for imaging crystalline properties in complex materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">CoWork* Webinar Series - Inversion of Coherent X-ray data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537380v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537376v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160437v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of radiation-induced structural evolution via ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBS workshop on Sample modulation by high photon densities: desired and undesired effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of bivalve shells: amorphous-to-crystalline transition during biomineralization studied with new microscopy approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of bio-inspired material science and perspectives in the (coherent) light of 4th generation synchrotron sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th User Meeting, synchrotron SOLEIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106850v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg ptychography: An X-ray 3D crystalline microscopy to shed new light on biomineral structure and biomineralization mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-angle Bragg projection ptychography with probe retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Minerals, Metals &amp; Materials Society Annual Meeting (TMS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068490v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg ptychography: recent results and perspectives at fourth generation synchrotron sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF-EBS Coherence workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-angle Bragg projection ptychography with probe retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">The Minerals, Metals &amp; Materials Society Annual Meeting (TMS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153220v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Checcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068493v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872043v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering biomineralization pathways with new x-ray Bragg microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC 2018 - Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering biomineralization pathways with a new x-ray Bragg microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Seminar, Department of Solid Mechanics and Materials Engineering, Oxford University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering biomineralization pathways with a new x-ray Bragg microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bragg Geometry X-ray Coherent Diffraction Imaging: Know before you go...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Hruszkewycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote lecture, ESRF User Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Coherence 2018: International Workshop on Phase Retrieval and Coherent Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Port Jefferson, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698449v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Deciphering biomineralization pathways with a new x-ray Bragg microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting 2018</w:t>
+              <w:t xml:space="preserve">Keynote lecture, ESRF User Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698456v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering biomineralization pathways with new x-ray microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Characterising the illumination function for Bragg ptychography microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design of soft green materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIT, CNRS, Nov 2018, Cambridge, MA, United States</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966787v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Deciphering biomineralization pathways with new x-ray microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photon Source (APS) / Center for Nanoscale Materials (CNM) users meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Argonne, IL, United States</w:t>
+              <w:t xml:space="preserve">Design of soft green materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, CNRS, Nov 2018, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519646v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire externe Laboratoire PIIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> National Synchrotron Light Source II (NSLS-II) and Center for Functional Nanomaterials (CFN) users meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petra IV Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Photon Source (APS) / Center for Nanoscale Materials (CNM) users meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Argonne, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613568v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, Institut des Sciences Moléculaires d'Orsay (ISMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg ptychography: When crystallography meets microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bragg Ptychography: When Crystallography Meets Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th SOLEIL user's meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Synchrotron Soleil, Jan 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Petra IV Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461356v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bragg ptychography: When crystallography meets microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">12th SOLEIL user's meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron Soleil, Jan 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328517v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biominerals in the light of Bragg coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional High-resolution Quantitative Microscopy of Extended Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2016 International Workshop on Bragg Coherent Diffraction Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biominerals in the light of Bragg coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Conference on High-Resolution X-Ray Diffraction and Imaging (XTOP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D X-ray Bragg ptychography from methodological developments to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF User Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg ptychography imaging of phase-ordering Fe-Al alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain structure retrieval of a simulated ferroelectric film via 3D Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roth</w:t>
+                <w:t xml:space="preserve">A. Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hallmann</w:t>
+                <w:t xml:space="preserve">S. Matsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lu</w:t>
+                <w:t xml:space="preserve">V. L. R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328773v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Talneau</w:t>
+                <w:t xml:space="preserve">Bragg ptychography imaging of phase-ordering Fe-Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328816v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. I. Pateras</w:t>
+                <w:t xml:space="preserve">Revealing the meso-crystallinity arrangement of a &amp;quot;single-crystalline&amp;quot; calcareous biomineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastropietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328800v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic distribution of orientations of crystalline domains in calcite bio-minerals revealed by high-resolution x-ray diffraction microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Mastropietro</w:t>
+                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Dauphin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRF, Feb 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254212v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale organisation of biomineral calcite crystal imaged by high resolution x-ray diffraction microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PR2I France Life Imaging (FLI) et France Bio Imaging (FBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biominerals in the light of coherent x-ray diffraction imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic distribution of orientations of crystalline domains in calcite bio-minerals revealed by high-resolution x-ray diffraction microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaxIV Users Meeting UM15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">ESRF User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRF, Feb 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253321v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biominerals in the light of coherent x-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
+              <w:t xml:space="preserve">MaxIV Users Meeting UM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254214v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ptychographie de Bragg en rayons X : une nouvelle approche de l’imagerie des nanostructures cristallines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UVX </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Hubert Curien, Jul 2014, St Etienne, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254208v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pateras</w:t>
+                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">12th biennal conference on on High-resolution X-ray Diffraction and Imaging (XTOP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vilards de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254217v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ptychographie de Bragg en rayons X : une nouvelle approche de l’imagerie des nanostructures cristallines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Colloque UVX </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Hubert Curien, Jul 2014, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254215v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional High-resolution Quantitative Microscopy of Extended Crystals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reticulated nanostructures in calcareous biocrystals imaged by 3D ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on the state and the future of ptychography (Ptycho 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hohenkammer, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253324v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using focused x-ray beams to investigate single nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional High-resolution Quantitative Microscopy of Extended Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">International workshop on the state and the future of ptychography (Ptycho 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hohenkammer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254220v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254541v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire externe, Paul Scherrer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Villingen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15409,51 +15409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Bragg x-ray ptychography: a new microscopy for strain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire externe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synchrotron SOLEIL, Jul 2012, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15472,3700 +15472,3825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microscopy of shape, density and strain in a nano-structured crystal using Bragg Ptychography: methodological aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Nano-structured crystal in the light of coherent x-rays: imaging strain at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254535v1</w:t>
+                <w:t xml:space="preserve">hal-01254219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured crystal in the light of coherent x-rays: imaging strain at the nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using focused x-ray beams to investigate single nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hrauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kriegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Etzelstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical, Transport and Optical Properties of Inhomogeneous Media (ETOPIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254219v1</w:t>
+                <w:t xml:space="preserve">hal-01254220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bragg x-ray ptychography a new microscopy for strain imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noise-model dependent iterative algorithms for Coherent Diffractive Imaging with low counting rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257128v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ion erosion induced nanopattern formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">3D Bragg x-ray ptychography a new microscopy for strain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Surface X-ray and Neutron Scattering (SXNS-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Calcutta, India</w:t>
+              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254532v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire externe - XFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254536v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional high-resolution quantitative microscopy of extended crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe - XFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">International workshop on Phase Retrieval and Coherent Scattering (Coherence 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254197v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg holography and ptychography: a 3D look into nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dynamics of ion erosion induced nanopattern formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bikondoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference "X-ray Science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Aug 2011, Waterville, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Surface X-ray and Neutron Scattering (SXNS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Calcutta, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253326v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bragg holography and ptychography: a 3D look into nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Congress and General Assembly of the International Union of Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Crystallography, Aug 2011, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference "X-ray Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Aug 2011, Waterville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253325v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Strain at the nanoscale revealed by 3D lens-less x-ray microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2nd Congress and General Assembly of the International Union of Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Crystallography, Aug 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313081v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des cristaux à l’échelle nanométrique : Microscopie sans lentille en rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du laboratoire LIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire sur l'Organisation Nanométrique et Supramoléculaire (LIONS), Jan 2010, Saclay, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255079v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography: the Bragg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography: the Bragg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF Nanobeam Workshop: Science with X-ray nano-beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional X-ray Fourier Transform Holography: the Bragg Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Imagerie des cristaux à l’échelle nanométrique : Microscopie sans lentille en rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Phase retrieval and Coherent Scattering (Coherence 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire externe du laboratoire LIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire sur l'Organisation Nanométrique et Supramoléculaire (LIONS), Jan 2010, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255009v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography: the Bragg case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional X-ray Fourier Transform Holography: the Bragg Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12emes Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">International workshop on Phase retrieval and Coherent Scattering (Coherence 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254210v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D strain imaging in a single sub-micron Au grain: a coherent X-ray diffraction analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional x-ray Fourier Transform Holography: the Bragg case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12emes Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255012v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain imaging at the nanoscale with coherent x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Crystallography Meeting (ECM25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal imaging at the nanoscale with coherent x-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Coherence at ID01, ESRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire externe, Institut Fresnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ion induced nanopattern formation on GaSb(001) studied with X-ray photon correlation spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">3D strain imaging in a single sub-micron Au grain: a coherent X-ray diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Surface Science (ECOSS26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Parme, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255010v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie des cristaux aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dynamics of ion induced nanopattern formation on GaSb(001) studied with X-ray photon correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bikondoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du CEMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Surface Science (ECOSS26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265456v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward X-ray coherent diffraction imaging of single epitaxial nanostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Imagerie des cristaux aux échelles nanométriques par diffusion cohérente de rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Biennial Conference on High Resolution XRay Diffraction and Imaging (XTOP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire externe du CEMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257132v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needed experimental improvements at ID01</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Toward X-ray coherent diffraction imaging of single epitaxial nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upgrade Meeting of the ID01 beamline, ESRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th Biennial Conference on High Resolution XRay Diffraction and Imaging (XTOP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254168v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain at the nanoscale using coherent x-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Needed experimental improvements at ID01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Nano-sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, US Dept of Energy, CNRS, CEA, Jun 2007, Argonne, IL, United States</w:t>
+              <w:t xml:space="preserve">Upgrade Meeting of the ID01 beamline, ESRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254118v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct investigation of strain in nano-crystals using coherent X-ray diffraction imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Strain at the nanoscale using coherent x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External seminar, University of Dortmund</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Atelier Nano-sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, US Dept of Energy, CNRS, CEA, Jun 2007, Argonne, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265472v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct investigation of strain in nano-crystals using coherent X-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surfaces, Nano-objets et Rayonnement Synchrotron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Synchrotron Soleil, Jan 2007, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">External seminar, University of Dortmund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254191v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct investigation of strain in nano-crystals using coherent X-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Coherence Applications of Synchrotron Radiation, Hasylab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Workshop Surfaces, Nano-objets et Rayonnement Synchrotron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron Soleil, Jan 2007, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265467v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformations et densité locales dans un nanocristal unique révélées par la diffraction X cohérente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Direct investigation of strain in nano-crystals using coherent X-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Aug 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Seminar on Coherence Applications of Synchrotron Radiation, Hasylab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257141v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strains in nanocrystals revealed by coherent x-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Surface X-Ray and Neutron Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of displacement field in highly strained object using x-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Déformations et densité locales dans un nanocristal unique révélées par la diffraction X cohérente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Loubens</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Baden Baden, Germany</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257138v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and strain in a single nanocrystal using coherent x-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Imaging of displacement field in highly strained object using x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Minkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Division Meeting, ESRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference on High Resolution X-Ray Diffraction and Imaging (XTOP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Baden Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265476v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and strain in a single nanocrystal using coherent x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du CRMCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Experimental Division Meeting, ESRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265478v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering for the study of nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Shape and strain in a single nanocrystal using coherent x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External seminar, university of Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire externe du CRMCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265485v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction X cohérente: forme et déformations des cristaux de taille micrométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray scattering for the study of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe, Synchrotron SOLEIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">External seminar, university of Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265481v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microscopy, Image reconstruction from coherent beam diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Diffraction X cohérente: forme et déformations des cristaux de taille micrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Diffraction et Diffusion des X cohérents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire externe, Synchrotron SOLEIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254192v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering for the study of nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray microscopy, Image reconstruction from coherent beam diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External Seminar, University of Illinois at Urbana-Champaign</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Workshop "Diffraction et Diffusion des X cohérents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265487v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray scattering for the study of nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External Seminar, ESRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">External Seminar, University of Illinois at Urbana-Champaign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265492v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical alignment of GaN quantum dots stacked in multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray scattering for the study of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">External Seminar, ESRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257151v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary waves on water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gutt</w:t>
+                <w:t xml:space="preserve">Vertical alignment of GaN quantum dots stacked in multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Holy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tolan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Seydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257148v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering for the study of nanostructures - Application to three systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capillary waves on water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">External Seminar, Institut für Experimentelle und Angewandte Physik, University of Kiel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265495v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and ordering of GaN quantum dots investigated by x-ray scattering at grazing incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">X-ray scattering for the study of nanostructures - Application to three systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF Experiments Division Internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t>
+              <w:t xml:space="preserve">External Seminar, Institut für Experimentelle und Angewandte Physik, University of Kiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265499v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray reflectivity study of porous silicon formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Structure and ordering of GaN quantum dots investigated by x-ray scattering at grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Material Research Society, Dec 1998, Boston, United States. pp.293</w:t>
+              <w:t xml:space="preserve">ESRF Experiments Division Internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257122v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X-ray reflectivity study of porous silicon formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Fall meeting 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Material Research Society, Dec 1998, Boston, United States. pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction and reflectivity study of porous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">External Seminar, Institut für Experimentelle und Angewandte Physik, University of Kiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19175,139 +19300,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobeam X-ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley VCH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-3-527-41077-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19317,138 +19442,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strain measurements : X-ray micro-Laue and Bragg coherent diffraction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of nano-objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses des Mines, pp.189, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId488"/>
+      <w:footerReference w:type="default" r:id="rId494"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19516,51 +19641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="743A5F66"/>
+    <w:nsid w:val="53750841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19747,51 +19872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-chamard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6894-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159044820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-3704-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02925849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedersen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detlefs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pedersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Poulsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fils&#248;e Pedersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Friis Poulsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.023411" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hallmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012679" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.256101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012461" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hol&#253;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717007257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min4040815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/44/445006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Magalh&#227;es-Paniago" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stangl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.165501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haznar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drudzik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S57XJBQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA573" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Lechner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808001167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PFC00G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Minkevich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.104106" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.047801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KXB71CL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Hol&#253;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170401" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.155701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.08.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73N8PHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1597962" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00513-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01702-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32S6W3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1491293" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00316-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW8BQ5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00040-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14H4VGB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00256-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWJHVJB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1326857" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253487v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elka&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245416" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(01)00060-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1642B8B0535068FB9ECEC9652B11AA5333213231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170194" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C59DD8295B7D77D9A1672AF825D39616892E8BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1403657" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256920v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stettner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01906-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMMFFMCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00211-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9GBZWW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618575v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mannix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas-Hunt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04692715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614152v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305113v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390136v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315857v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988970v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278887v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807514v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698449v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586086v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520150v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528931v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461356v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269581v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269577v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328773v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253321v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254208v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254220v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hrauda" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kriegner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keplinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etzelstorfer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254219v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257128v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254532v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254197v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253326v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254107v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254111v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255009v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254210v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255012v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254114v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265448v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265460v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255010v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265456v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254168v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254118v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265472v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265467v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257141v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minkevich" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257138v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubens" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265476v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265478v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265485v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265481v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Boissieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picca" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254192v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265487v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257151v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Holy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265495v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265499v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265506v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945383v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Stangl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527410775.html" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945390v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-chamard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6894-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159044820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-3704-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03465546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Phillips" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hofmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27224-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02925849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detlefs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maddali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Timbie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delegan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720001363" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pedersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Poulsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02107745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hruszkewycz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42797-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Hill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almazan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ulvestad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hallmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boesenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01975963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.121.256101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fils&#248;e Pedersen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Friis Poulsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.023411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Hruszkewycz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Holt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Murray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Holt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4798" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hol&#253;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717007257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulvestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.225501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Polvino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003241" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min4040815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berenguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Belloir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/44/445006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodenburg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.144109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1569" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Magalh&#227;es-Paniago" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stangl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.165501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haznar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drudzik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S57XJBQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA573" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Lechner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808001167" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4PFC00G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Minkevich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.104106" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Streit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.047801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KXB71CL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Hol&#253;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170401" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;rtwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.155701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sch&#252;lli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.125327" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.08.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73N8PHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1597962" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01702-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32S6W3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00513-x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1491293" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00316-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW8BQ5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00040-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M14H4VGB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00256-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRWJHVJB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1326857" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253487v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elka&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245416" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(01)00060-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1642B8B0535068FB9ECEC9652B11AA5333213231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170194" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C59DD8295B7D77D9A1672AF825D39616892E8BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1403657" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256920v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stettner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01906-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMMFFMCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00211-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9GBZWW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garriga Ferrer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Zhao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618575v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mannix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Thomas-Hunt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04692715v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04305113v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463490v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463498v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463504v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463470v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315857v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988970v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106844v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068490v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807514v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698449v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698456v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966787v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586086v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519646v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528931v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461356v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269579v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269585v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269577v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. R. Jacques" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328773v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roth" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328816v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254212v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253321v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254214v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254208v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253324v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254535v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254220v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hrauda" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kriegner" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keplinger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etzelstorfer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254541v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257128v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254197v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254536v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254532v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253326v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253325v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254107v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254111v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255079v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255009v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254210v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254114v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265448v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265460v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255012v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255010v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265456v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254118v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265472v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265467v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257144v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minkevich" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257141v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257138v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubens" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265476v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265478v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265485v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265481v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Boissieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picca" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254192v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265487v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265492v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257151v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Holy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265495v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265499v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265506v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Stangl" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527410775.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945390v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>