--- v0 (2026-03-23)
+++ v1 (2026-04-21)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1035,412 +1035,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Long</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Zirah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hantao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02363446v1</w:t>
+                <w:t xml:space="preserve">hal-01979146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequestration of Radionuclides Radium-226 and Strontium-90 by Cyanobacteria Forming Intracellular Calcium Carbonates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02374665v1</w:t>
+                <w:t xml:space="preserve">cea-02363446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequestration of Radionuclides Radium-226 and Strontium-90 by Cyanobacteria Forming Intracellular Calcium Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantao Lin</w:t>
+                <w:t xml:space="preserve">Neha Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Kocar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (21), pp.12639-12647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979146v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02374665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
               </w:r>
@@ -1530,469 +1530,469 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03906408v1</w:t>
+                <w:t xml:space="preserve">cea-01944196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Piette</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01944196v1</w:t>
+                <w:t xml:space="preserve">cea-01951502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03906428v1</w:t>
+                <w:t xml:space="preserve">hal-03906419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Piette</w:t>
+                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justine Long</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01951502v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2001,2834 +2001,2566 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906419v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+                <w:t xml:space="preserve">Sponging up metals: Bacteria associated with the marine sponge Spongia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.20--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01680959v1</w:t>
+                <w:t xml:space="preserve">hal-01445182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560969v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponging up metals: Bacteria associated with the marine sponge Spongia officinalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445182v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbacterium lemovicicum sp. nov., a bacterium isolated from a natural uranium-rich soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.2600-2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.048454-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561096v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of Deinococcus-Thermus molecular diversity by novel group-specific PCR primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (5), pp.862-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560952v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbacterium lemovicicum sp. nov., a bacterium isolated from a natural uranium-rich soil.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Uranium Interaction with Two Multi-Resistant Environmental Bacteria: Cupriavidus metallidurans CH34 and Rhodopseudomonas palustris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.048454-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561095v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Deinococcus-Thermus molecular diversity by novel group-specific PCR primers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vesvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.119⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (7), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560945v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Marrec</w:t>
+                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560989v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Interaction with Two Multi-Resistant Environmental Bacteria: Cupriavidus metallidurans CH34 and Rhodopseudomonas palustris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gouget</w:t>
+                <w:t xml:space="preserve">The desert of Tataouine: an extreme environment that hosts a wide diversity of microorganisms and radiotolerant bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051783⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.514-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00921.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560936v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.1249-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560931v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desert of Tataouine: an extreme environment that hosts a wide diversity of microorganisms and radiotolerant bacteria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chanal</w:t>
+                <w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00921.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00022579v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Molecular hydrogen from water radiolysis as an energy source for bacterial growth in a basin containing irradiating waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560924v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type II protein secretion in gram-negative pathogenic bacteria: the study of the structure/secretion relationships of the cellulase cel5 (formerly EGZ) from Erwinia chrysanthemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Juy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 310 (5), pp.1055-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560916v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrogen from water radiolysis as an energy source for bacterial growth in a basin containing irradiating waste</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of a Single Tryptophan Residue of the Cellulose-binding Domain Blocks Secretion of the Erwinia chrysanthemi Cel5 Cellulase (ex-EGZ) via the Type II System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen D Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.09.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 303, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2000.4103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560913v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II protein secretion in gram-negative pathogenic bacteria: the study of the structure/secretion relationships of the cellulase cel5 (formerly EGZ) from Erwinia chrysanthemi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RpoS-dependent stress tolerance in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frieda Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Juy</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4787⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 145, pp.835 - 844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/13500872-145-4-835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560909v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of a Single Tryptophan Residue of the Cellulose-binding Domain Blocks Secretion of the Erwinia chrysanthemi Cel5 Cellulase (ex-EGZ) via the Type II System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly of XcpR in the Cytoplasmic Membrane Is Required for Extracellular Protein Secretion in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Barras</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bleves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 181 (2), pp.382-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560905v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RpoS-dependent stress tolerance in Pseudomonas aeruginosa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of the xcp secretion pathway by multiple quorum-sensing modulons in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andree Lazdunski</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André E Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/13500872-145-4-835⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24, pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4271794.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560891v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of XcpR in the Cytoplasmic Membrane Is Required for Extracellular Protein Secretion in Pseudomonas aeruginosa</w:t>
-[...111 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Multiple N-acyl-L-homoserine lactone signal molecules regulate production of virulence determinants and secondary metabolites in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Winson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...93 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Winson</w:t>
+                <w:t xml:space="preserve">Maryline Foglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Siri Chhabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92 (20), pp.9427 - 9431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4975,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02374665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kocar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03982" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03906408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03906428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Bauvais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSPWL32M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.119" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Untereiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051783" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00921.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWS8H17N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.09.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Py" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A10C25FF64D53FB2FDA467D49D5E8F041AC9102/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D Simpson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.4103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3Z0N8TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Jorgensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Lazdunski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-835" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bleves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akrim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Latifi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Lazdunski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4271794.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560869v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Winson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Siri Chhabrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02374665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kocar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Bauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.12.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSPWL32M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Untereiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051783" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00921.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWS8H17N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.09.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Py" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4787" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A10C25FF64D53FB2FDA467D49D5E8F041AC9102/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560905v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.4103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3Z0N8TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Jorgensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Lazdunski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bleves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akrim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Latifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Lazdunski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4271794.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Winson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Siri Chhabrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>