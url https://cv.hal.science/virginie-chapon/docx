--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -374,51 +374,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
@@ -438,4129 +438,3995 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Barakat</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03564149v1</w:t>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ruiz-Fresneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Marion Turuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Eglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Machault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337476v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Machault</w:t>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026641v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02363446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequestration of Radionuclides Radium-226 and Strontium-90 by Cyanobacteria Forming Intracellular Calcium Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+                <w:t xml:space="preserve">Neha Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Kocar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (21), pp.12639-12647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979146v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02374665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Long</w:t>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Zirah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Hantao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02363446v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequestration of Radionuclides Radium-226 and Strontium-90 by Cyanobacteria Forming Intracellular Calcium Carbonates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kocar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (21), pp.12639-12647. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02374665v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01944196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Piette</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01944196v1</w:t>
+                <w:t xml:space="preserve">cea-01951502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01951502v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906419v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil prokaryotic communities in Chernobyl waste disposal trench T22 are modulated by organic matter and radionuclide contamination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix079⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), pp.e00092-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680959v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Microbacterium oleivorans Strain A9, a Bacterium Isolated from Chernobyl Radionuclide-Contaminated Soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Sponging up metals: Bacteria associated with the marine sponge Spongia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00092-17⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.20--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560969v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponging up metals: Bacteria associated with the marine sponge Spongia officinalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445182v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of combined microscopic and spectroscopic techniques to reveal interactions between uranium and Microbacterium sp. A9, a strain isolated from the Chernobyl exclusion zone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">Arbia Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561096v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli Response to Uranyl Exposure at Low pH and Associated Protein Regulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbacterium lemovicicum sp. nov., a bacterium isolated from a natural uranium-rich soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089863⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.2600-2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.048454-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560952v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbacterium lemovicicum sp. nov., a bacterium isolated from a natural uranium-rich soil.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Exploration of Deinococcus-Thermus molecular diversity by novel group-specific PCR primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipankar Bachar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.2600-2606. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (5), pp.862-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.048454-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561095v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Deinococcus-Thermus molecular diversity by novel group-specific PCR primers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+                <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Vesvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.119⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (7), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560945v1</w:t>
+                <w:t xml:space="preserve">hal-01560989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium Interaction with Two Multi-Resistant Environmental Bacteria: Cupriavidus metallidurans CH34 and Rhodopseudomonas palustris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e51783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0051783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in contaminated soils along the T22 trench of the Chernobyl experimental platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Marrec</w:t>
+                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560989v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Uranium on Bacterial Communities: A Comparison of Natural Uranium-Rich Soils with Controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mondani</w:t>
+                <w:t xml:space="preserve">The desert of Tataouine: an extreme environment that hosts a wide diversity of microorganisms and radiotolerant bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25771. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.514-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00921.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560931v1</w:t>
+                <w:t xml:space="preserve">hal-00022579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desert of Tataouine: an extreme environment that hosts a wide diversity of microorganisms and radiotolerant bacteria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chanal</w:t>
+                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Christen</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00921.x⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.1249-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00022579v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560924v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arjan de Groot</w:t>
+                <w:t xml:space="preserve">Molecular hydrogen from water radiolysis as an energy source for bacterial growth in a basin containing irradiating waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560916v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrogen from water radiolysis as an energy source for bacterial growth in a basin containing irradiating waste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régine Sellier</w:t>
+                <w:t xml:space="preserve">Type II protein secretion in gram-negative pathogenic bacteria: the study of the structure/secretion relationships of the cellulase cel5 (formerly EGZ) from Erwinia chrysanthemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cournac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Juy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2004.09.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 310 (5), pp.1055-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560913v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II protein secretion in gram-negative pathogenic bacteria: the study of the structure/secretion relationships of the cellulase cel5 (formerly EGZ) from Erwinia chrysanthemi</w:t>
+                <w:t xml:space="preserve">Alteration of a Single Tryptophan Residue of the Cellulose-binding Domain Blocks Secretion of the Erwinia chrysanthemi Cel5 Cellulase (ex-EGZ) via the Type II System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen D Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 310 (5), pp.1055-1066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4787⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 303, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2000.4103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560909v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of a Single Tryptophan Residue of the Cellulose-binding Domain Blocks Secretion of the Erwinia chrysanthemi Cel5 Cellulase (ex-EGZ) via the Type II System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RpoS-dependent stress tolerance in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frieda Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2000.4103⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 145, pp.835 - 844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/13500872-145-4-835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560905v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RpoS-dependent stress tolerance in Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Assembly of XcpR in the Cytoplasmic Membrane Is Required for Extracellular Protein Secretion in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bleves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 181 (2), pp.382-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560891v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of XcpR in the Cytoplasmic Membrane Is Required for Extracellular Protein Secretion in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the xcp secretion pathway by multiple quorum-sensing modulons in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Ball</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
+                <w:t xml:space="preserve">Mohammed Akrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bleves</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amel Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André E Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24, pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4271794.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560898v1</w:t>
+                <w:t xml:space="preserve">hal-01560879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the xcp secretion pathway by multiple quorum-sensing modulons in Pseudomonas aeruginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Multiple N-acyl-L-homoserine lactone signal molecules regulate production of virulence determinants and secondary metabolites in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Winson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Foglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Siri Chhabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92 (20), pp.9427 - 9431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4707,51 +4573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02374665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kocar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Bauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.12.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSPWL32M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Untereiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051783" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00921.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWS8H17N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.09.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Py" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4787" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A10C25FF64D53FB2FDA467D49D5E8F041AC9102/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560905v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D Simpson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.4103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3Z0N8TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Jorgensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Lazdunski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bleves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akrim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Latifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Lazdunski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4271794.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Winson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Siri Chhabrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02374665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kocar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00092-17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Bauvais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2014.12.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSPWL32M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Khemiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089863" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.048454-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG3CD2GQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Untereiner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051783" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025771" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00921.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWS8H17N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.09.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hassouni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Py" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A10C25FF64D53FB2FDA467D49D5E8F041AC9102/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D Simpson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.4103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3Z0N8TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieda Jorgensen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Lazdunski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-835" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ball" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bleves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akrim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Latifi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Williams" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; E Lazdunski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4271794.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Winson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Foglino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Siri Chhabrat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>