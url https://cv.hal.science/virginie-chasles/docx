--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -424,2493 +424,2398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les inégalités de santé dans les pays émergents, le cas de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre soin des territoires pour prendre soin de notre santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 mars</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les inégalités de santé dans les pays émergents, le cas de l’Inde</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients' and relatives' views on unmet mental health care needs through a qualitative study: Symptoms are a major barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Fahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.1249-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/inm.13036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance et vécu de la prise en charge chez les patients atteints de cancers. Entretiens rétrospectifs auprès de patients du Centre Léon Bérard (Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúde urbana e higienismo, o exemplo da França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista do Instituto de Estudos Brasileiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l’exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture géographique des « déserts médicaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Denoyel-Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancers du testicule et expositions précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.150-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01769526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé globale et cartographie : perspectives franco-brésiliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Vizzeu Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancers du testicule et expositions précoces aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancer et environnement, 5, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01718748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondre aux enjeux des cancers rares. Analyse géographique de la cohorte EMS des sarcomes en région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démographie médicale en France, le risque des déserts médicaux. L'exemple de la montagne ardéchoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Denoyel-Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...93 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des facteurs environnementaux sur le risque de cancer : l’apport d’une lecture géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distance et vécu de la prise en charge chez les patients atteints de cancers. Entretiens rétrospectifs auprès de patients du Centre Léon Bérard (Lyon)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2012.8270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux internationaux de personnel de santé, une illustration des inégalités de développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions environnementales et cancers : risques perçus, risques réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.7767⟩</w:t>
+              <w:t xml:space="preserve">, 2011, p. 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques pour la santé : spatialités et contingences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfst.700⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du secteur de la santé dans l'émergence de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saúde urbana e higienismo, o exemplo da França</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages thérapeutiques et espace de l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Instituto de Estudos Brasileiros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Diagonale phi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l’exemple de la gestation pour autrui en Inde</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer pour se faire soigner : une mobilité en expansion, généralement appelée &amp;quot;tourisme médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...758 lines deleted...]
-                <w:t xml:space="preserve">Clément Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités de genre et restrictions spatiales. L'exemple du recours aux soins des femmes en Inde rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sosan.2009.1919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.2012.8270⟩</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.721.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les chemins de l'école : accessibilité et alphabétisation en Inde du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p. 125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.4379⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.2828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sacralité et impureté, l’ambivalence de la maternité en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1, pp.19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.4309⟩</w:t>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espos.2002.2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...442 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2920,1013 +2825,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales de santé, une illustration des injustices socio-spatiales face aux dégradations de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Poisons et Empoisonnements sous l’ère One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM One Health, Sep 2024, Muséum national d'histoire naturelle, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique mondiale : une approche par la circulation des personnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Tour du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Géographie-cités, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales de santé, définition et état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Inégalités environnementales de santé, inégalités sociales de santé et éducation à la santé environnement : éléments de définition et exemple de levier d’action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drapps Occitanie, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ACSESS : Analyse Cartographique et Socio-Economique du non-accès aux Soins en Santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence économique et nouveaux risques pour la santé : le cas de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème journée d’études Géo’rizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Dec 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une métropolisation des soins de cancer ? Analyse géographique de l'évolution des parcours de soins depuis le début des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée-Laure Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de définition des inégalités environnementales de santé : quelle délimitation ? Quelles matérialités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFERISS « Santé : équité ou égalité ? Définir, mesurer, agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville sensible et santé, l’exemple des ambiances sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème congrès ALASS « L’innovation et les systèmes de santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement sensible, un déterminant de l’adoption de comportements favorables à la santé ? Réflexion méthodologique à partir du projet ACT (activité physique, cancer, territoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chasles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carretier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Cerclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de la géographie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde, un territoire en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées géopolitiques de Reims - "L’Inde, grande puissance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical tourism&amp;quot;, a complex health mobility. The example of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Medical Geography Symposium (IMGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « tourisme médical », une mobilité de santé toujours plus complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85ème Congrès de l’Association Francophone pour le Savoir (ACFAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers. Analyse de la cohorte EMS en Région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3968,168 +3873,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du réseau des géographes de la santé d’Amérique latine (CIGEOS) - « Le territoire au service de la santé, perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global health and Cartography : French and Brazilian perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Vizeu Barrozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global health and territory : French and Brazilian perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4145,1268 +4050,1268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Research Workshop Lyon-São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladies chroniques et aménagement du territoire. Le rôle de l’urbanisme dans la lutte contre l’obésité infantile dans l’agglomération de Lyon (Villeurbanne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pamiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Manaus, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'offre de soins dessine de nouvelles inégalités. Le cas de la Bourgogne et de ses territoires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'ASRDLF, Mons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASDRDLF, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des Systèmes d’Information Géographique en santé environnementale : estimer l’exposition aux pesticides, application en région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chasles</w:t>
+                <w:t xml:space="preserve">Rémi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Nuckols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2013, La Conférence Francophone ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of social and territorial inequalities in the management of patients with sarcoma and eligible for a hadrontherapy treatment in Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Patin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">David Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pérol</w:t>
+                <w:t xml:space="preserve">F. Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice environnementale, qualité territoriale et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Justices et injustices environnementales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CNFG « La géographie de la santé en France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Santé mentale et santé scolaire en Haïti : perspectives interculturelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard du géographe sur les zones urbaines sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "la psychiatrie publique à l’épreuve des zones urbaines sensibles : contextes, enjeux et moyens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du secteur de la santé dans l’émergence de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGF « Les pays émergents : la montée en puissance de nouveaux acteurs dans la mondialisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et inégalités de santé, l'exemple des soins maternels en Inde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00329507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et Mesure en Inde du Sud : Approche géographique de la vulnérabilité rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Z. Guilmoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Société de l’Information : bilan du programme interdisciplinaire de recherche du CNRS 2001-2005), Ecole Normale Supérieure de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et Mesure en Inde du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453218v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Z. Guilmoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque bilan du PIR « Société de l'information »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité en Inde du Sud, essais méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Z. Guilmoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Recensement et Géographie en Inde, Institut de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5416,1623 +5321,1554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les injustices font à la santé. Enjeux sociaux, environnementaux et territoriaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rougeon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Leny Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 2024, 9782813004550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leny Trad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et territoire, une réflexion géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leca De Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Edition Université Jean Moulin Lyon 3. 311 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813004550⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04554472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Edition Université Jean Moulin Lyon 3. 328 p., 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (manuel)</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping out social change in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Z. Guilmoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service Edition Université Jean Moulin Lyon 3. 311 p., 2019</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 31, pp.110, 2004, Pondy Papers in Social Sciences, ISSN: 0972-3188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01136850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture géoéthique des inégalités environnementales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que les injustices font à la santé. Enjeux sociaux, environnementaux et territoriaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.13-26, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Inégalités sanitaires et injustices environnementales : dialectiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leny Trad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Rougeon M., Chasles V., Trad L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que les injustices font à la santé. Enjeux sociaux, environnementaux et territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp. 3-10, 2024, 9782813004550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confusion entretenue : déconstruire le « tourisme médical »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Coëffé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme : de nouvelles manières d’habiter le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation de la santé. L’exemple du « tourisme médical »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Laurent Carroué; Sébastien Colin; Christian Girault; Anne-Lise Humain-Lamoure; Olivier Sanmartin; David Teurtrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2017 : géopolitique, géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016, 978-2-200-61507-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu urbain et santé des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Harpet; Philippe Billet; Jean-Philippe Pierron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016, Éthique, droit et développement durable, 978-2-343-09401-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé en Inde, indicateur et vecteur de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadène; Brigitte Dumortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inde, une géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.195-207, 2015, Horizon, 978-2-200-60275-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de santé : contexte, enjeux d'organisation et de coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir une ville pour tous les âges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.45, 2013, 978-2-11-009440-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et santé : logiques sociales et pratiques spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, p. 101, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme médical. L’exemple de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of proximity : accessibility to maternal care infrastructure in rural India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health landscapes in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manohar publications, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la maternité en Andhra Pradesh, un exemple de santé maternelle au masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l'Harmattan, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace public et mobilité sous contraintes, lecture des discriminations de genre en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Cortext, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours aux soins et santé maternelle en Inde rurale, le cas de l'Andhra Pradesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé de la reproduction et fécondité dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Academia Bruylant, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7042,371 +6878,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution de l’atelier collaboratif : nos quartiers demain, favorables à la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantia Batistatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Favreau</w:t>
+                <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantia Batistatou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Braoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouygues Construction; Ideas Laboratory Grenoble. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Karine Bouty</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'information géographique et analyse de l'exposition environnementale aux pesticides agricoles de la population : état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Braoudakis</w:t>
+                <w:t xml:space="preserve">John Nuckols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et Mesure en Inde du Sud,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Radja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Z. Guilmoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Bouygues Construction; Ideas Laboratory Grenoble. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs; Paris. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...182 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7553,51 +7389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Georges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inm.13036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01769526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizzeu Barrozo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Lyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali de Biaggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01718748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00941332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8270" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Riva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2009.1919" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.721.0057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizeu Barrozo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106201v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pami&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Nuckols" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Z. Guilmoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rougeon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Trad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004550" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leca De Biaggi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105988v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03437581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Georges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inm.13036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01769526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizzeu Barrozo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Lyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali de Biaggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01718748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Riva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4309" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2009.1919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.721.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2828" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizeu Barrozo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pami&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Nuckols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Z. Guilmoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rougeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Trad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leca De Biaggi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7943" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03437581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>