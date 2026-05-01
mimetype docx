--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -307,2196 +307,2196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des territoires pour prendre soin de notre santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 mars</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités de santé dans les pays émergents, le cas de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse et enjeux de la métropolisation des soins de cancer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.38959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les inégalités de santé dans les pays émergents, le cas de l’Inde</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients' and relatives' views on unmet mental health care needs through a qualitative study: Symptoms are a major barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Fahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.1249-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/inm.13036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance et vécu de la prise en charge chez les patients atteints de cancers. Entretiens rétrospectifs auprès de patients du Centre Léon Bérard (Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancers du testicule et expositions précoces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.150-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01769526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l’exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúde urbana e higienismo, o exemplo da França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista do Instituto de Estudos Brasileiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture géographique des « déserts médicaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Denoyel-Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé globale et cartographie : perspectives franco-brésiliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Vizzeu Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondre aux enjeux des cancers rares. Analyse géographique de la cohorte EMS des sarcomes en région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancers du testicule et expositions précoces aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancer et environnement, 5, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01718748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démographie médicale en France, le risque des déserts médicaux. L'exemple de la montagne ardéchoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Denoyel-Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des facteurs environnementaux sur le risque de cancer : l’apport d’une lecture géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 mars</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distance et vécu de la prise en charge chez les patients atteints de cancers. Entretiens rétrospectifs auprès de patients du Centre Léon Bérard (Lyon)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2012.8270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux internationaux de personnel de santé, une illustration des inégalités de développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer pour se faire soigner : une mobilité en expansion, généralement appelée &amp;quot;tourisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions environnementales et cancers : risques perçus, risques réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.7767⟩</w:t>
+              <w:t xml:space="preserve">, 2011, p. 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques pour la santé : spatialités et contingences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfst.700⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du secteur de la santé dans l'émergence de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...909 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 3, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...425 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8227⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00942128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages thérapeutiques et espace de l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagonale phi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942066v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00942070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de genre et restrictions spatiales. L'exemple du recours aux soins des femmes en Inde rurale</w:t>
               </w:r>
@@ -3223,77 +3223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une métropolisation des soins de cancer ? Analyse géographique de l'évolution des parcours de soins depuis le début des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée-Laure Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,536 +3342,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’environnement sensible, un déterminant de l’adoption de comportements favorables à la santé ? Réflexion méthodologique à partir du projet ACT (activité physique, cancer, territoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cerclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Essai de définition des inégalités environnementales de santé : quelle délimitation ? Quelles matérialités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFERISS « Santé : équité ou égalité ? Définir, mesurer, agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville sensible et santé, l’exemple des ambiances sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème congrès ALASS « L’innovation et les systèmes de santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’environnement sensible, un déterminant de l’adoption de comportements favorables à la santé ? Réflexion méthodologique à partir du projet ACT (activité physique, cancer, territoire)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « tourisme médical », une mobilité de santé toujours plus complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">85ème Congrès de l’Association Francophone pour le Savoir (ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical tourism&amp;quot;, a complex health mobility. The example of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Medical Geography Symposium (IMGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde, un territoire en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées géopolitiques de Reims - "L’Inde, grande puissance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, générateur d’inégalités face aux cancers. Analyse de la cohorte EMS en Région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3998,50 +3998,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maladies chroniques et aménagement du territoire. Le rôle de l’urbanisme dans la lutte contre l’obésité infantile dans l’agglomération de Lyon (Villeurbanne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pamiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès International de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Manaus, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global health and territory : French and Brazilian perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4050,152 +4145,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Research Workshop Lyon-São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106201v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02106197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'offre de soins dessine de nouvelles inégalités. Le cas de la Bourgogne et de ses territoires urbains</w:t>
               </w:r>
@@ -4602,50 +4602,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche géographique de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Santé mentale et santé scolaire en Haïti : perspectives interculturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expositions environnementales et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4667,126 +4736,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CNFG « La géographie de la santé en France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106233v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02106237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard du géographe sur les zones urbaines sensibles</w:t>
               </w:r>
@@ -6135,186 +6135,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Milieu urbain et santé des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Harpet; Philippe Billet; Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, Éthique, droit et développement durable, 978-2-343-09401-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mondialisation de la santé. L’exemple du « tourisme médical »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Laurent Carroué; Sébastien Colin; Christian Girault; Anne-Lise Humain-Lamoure; Olivier Sanmartin; David Teurtrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2017 : géopolitique, géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016, 978-2-200-61507-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105989v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02105992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé en Inde, indicateur et vecteur de développement</w:t>
               </w:r>
@@ -6647,165 +6647,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace public et mobilité sous contraintes, lecture des discriminations de genre en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Cortext, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la maternité en Andhra Pradesh, un exemple de santé maternelle au masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures contemporaines de la santé en Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l'Harmattan, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943697v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00943696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours aux soins et santé maternelle en Inde rurale, le cas de l'Andhra Pradesh</w:t>
               </w:r>
@@ -7389,51 +7389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Georges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inm.13036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01769526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizzeu Barrozo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Lyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali de Biaggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01718748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Riva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4309" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2009.1919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.721.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2828" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizeu Barrozo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pami&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Nuckols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Z. Guilmoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rougeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Trad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leca De Biaggi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7943" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03437581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pilkington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Drouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Georges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inm.13036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01769526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Denoyel-Jaumard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizzeu Barrozo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Lyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali de Biaggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01718748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Riva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2009.1919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.721.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2828" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.2002.2047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Laure Herr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Or" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cerclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizeu Barrozo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pami&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468344v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Nuckols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Z. Guilmoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rougeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Trad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leca De Biaggi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7943" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00942147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00943701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nuckols" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03437581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>