--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -66,572 +66,572 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods” [Food Microbiol. volume 125, January 2025, 104625]</w:t>
+                <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Vingadassalon</w:t>
+                <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Kourtis</w:t>
+                <w:t xml:space="preserve">Megan Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 125, pp.104648. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410216v1</w:t>
+                <w:t xml:space="preserve">hal-05451297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vingadassalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kourtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 125, pp.104625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods” [Food Microbiol. volume 125, January 2025, 104625]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Vingadassalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Kozak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Megan Harrison</w:t>
+                <w:t xml:space="preserve">Christos Kourtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110419. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451297v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chesnais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 302, pp.110419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426312v1</w:t>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of a Salmonella enterica strain of serovar Agona associated with an outbreak in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vorimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,289 +904,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04779436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6097. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
+                <w:t xml:space="preserve">hal-05564995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of lenalidomide treatment on clonal architecture of myelodysplastic syndromes without 5q deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127 (6), pp.749-760. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2015-04-640128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1196,1933 +1330,2058 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Anses; Oniris; Inrae, Oct 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Resistome and Biofilm relationship in Vibrio parahaemolyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorant de l'ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maison -Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic resistance of Vibrio parahaemolyticus strains isolated from seafood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP 2024 European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Food Protection, Apr 2024, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de trois filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nettoyer pour Innover : Améliorer la qualité des données publiques de pathogènes alimentaires pour les utiliser dans des modèles d’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Lorenzo-Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Meyniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04765200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bac’PACK : un exemple d’outil dédié à l’exploitation des métadonnées et données génomiques d’agents pathogènes pour améliorer les approches One HEALTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryl Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04609305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre profil génétique et formation de biofilm de L. monocytogenes provenant de trois filières alimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Hanin</w:t>
+                <w:t xml:space="preserve">Désinfectants et biofilms de Vibrio parahaemolyticus : augmentation de biomasse et induction de l’état viable mais non cultivable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Chalivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBE 2025</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie « Microbes dans un monde de transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261900v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lien entre profil génétique et formation de biofilm de L. monocytogenes provenant de trois filières alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kahina Slimani</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, SAFEPORK, 15, 2025, 15th Safepork 2025</w:t>
+              <w:t xml:space="preserve">MICROBE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482669v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Big Data to Prediction: Machine Learning for source attribution in a One Health approach - A case study on L. monocytogenes</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP; ANSES; INRAE; ONIRIS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bruxelle, Belgium</w:t>
+              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFEPORK, 15, 2025, 15th Safepork 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05308168v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic tools to improve surveillance of Salmonella in the agri-food chain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Big Data to Prediction: Machine Learning for source attribution in a One Health approach - A case study on L. monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Lorenzo Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i3S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">BSFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147942v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05308168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de 3 filières agroalimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+                <w:t xml:space="preserve">Genomic tools to improve surveillance of Salmonella in the agri-food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peracchia Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">i3S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136225v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser la production du génome d'Anaplasma phagocytophilum, une étape cruciale pour comprendre la virulence et le tropisme d’hôte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de 3 filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bienvenue chez les Microbes - 19ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Biofilm 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746026v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIRULOME, RESISTOME and MOBILOME of Vibrio parahaemolyticus strains isolated from imported seafood in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorant de l'ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Maison Alfort, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du RESISTOME, MOBILOME et VIRULOME de souches de Vibrio parahaemolyticus isolées de produits de la mer importés en France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graziella Midelet</w:t>
+                <w:t xml:space="preserve">Optimiser la production du génome d'Anaplasma phagocytophilum, une étape cruciale pour comprendre la virulence et le tropisme d’hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie « Bienvenue chez les Microbes »</w:t>
+              <w:t xml:space="preserve">Bienvenue chez les Microbes - 19ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422175v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du RESISTOME, MOBILOME et VIRULOME de souches de Vibrio parahaemolyticus isolées de produits de la mer importés en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Microbiologie « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La phylodynamie pour le suivi épidémiologique de la fièvre catarrhale en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3269,51 +3528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kourtis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kozak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Breuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Lan Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00867-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04779436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila-Nova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10982-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Renneville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Toma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-04-640128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bellay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04765200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meyniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safepork.ifip.asso.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05308168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo Colina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vesselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peracchia Nelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kozak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Breuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kourtis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Lan Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00867-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04779436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila-Nova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10982-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Renneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Toma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-04-640128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bellay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04765200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meyniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Vila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Chalivat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safepork.ifip.asso.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05308168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo Colina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vesselle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peracchia Nelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>