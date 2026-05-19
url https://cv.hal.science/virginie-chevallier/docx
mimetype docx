--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -659,455 +659,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+                <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal13101333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885790v1</w:t>
+                <w:t xml:space="preserve">hal-04291134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of photocatalytic and luminescence properties of Na0.5Ce0.5WO4 self-assembled photocatalysts under solar light irradiation: Morphological, temperature and pH role</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dirany</w:t>
+                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.01.185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133980v1</w:t>
+                <w:t xml:space="preserve">hal-03885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+                <w:t xml:space="preserve">Investigation of photocatalytic and luminescence properties of Na0.5Ce0.5WO4 self-assembled photocatalysts under solar light irradiation: Morphological, temperature and pH role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussam Hajjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.1333. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (10), pp.15900-15911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal13101333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.01.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291134v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Elastic Properties of WO3 Thin Films Supported on Quartz in Surface Acoustic Wave Sensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,51 +1193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Elastic Properties of WO3 Thin Films Supported on Quartz in Surface Acoustic Wave Sensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.688. </w:t>
@@ -1470,77 +1470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape dependence of photosensitive properties of WO3 oxide for photocatalysis under solar light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 483, pp.313-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,308 +1994,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ferroelectric Bi 3.25 La 0.75 Ti 3 O 12 Thin Films Deposited by Sol-Gel Method</w:t>
+                <w:t xml:space="preserve">Surface Interactions between Molecules and Nanocrystals in Copper Oxalate Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demolliens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Romann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2010.484748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (24), pp.10677-10682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9082344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271962v1</w:t>
+                <w:t xml:space="preserve">hal-03126125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Interactions between Molecules and Nanocrystals in Copper Oxalate Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Ferroelectric Bi 3.25 La 0.75 Ti 3 O 12 Thin Films Deposited by Sol-Gel Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demolliens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Romann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (24), pp.10677-10682. </w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 397 (1), pp.112-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9082344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2010.484748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126125v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Assembly of Copper Oxalate Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,156 +3208,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of numerous different n-alkanes: 2. Studies by X-ray diffraction and differential thermal analyses with increasing temperature</w:t>
+                <w:t xml:space="preserve">Correlations between the crystalline long c -parameter and the number of carbon atoms of pure n -alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouroukba</w:t>
+                <w:t xml:space="preserve">V. Ruffier-Meray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 40 (8), pp.2129-2137. </w:t>
+              <w:t xml:space="preserve">, 1999, 40 (21), pp.5953-5956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(98)00409-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(99)00045-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126113v1</w:t>
+                <w:t xml:space="preserve">hal-03126114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of numerous different n-alkanes: 1. Structural studies by X-ray diffraction at room temperature—Correlation between the crystallographic long c parameter and the average composition of multi-alkane phases</w:t>
               </w:r>
@@ -3382,675 +3382,675 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouroukba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 40 (8), pp.2121-2128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0032-3861(98)00410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the crystalline long c -parameter and the number of carbon atoms of pure n -alkanes</w:t>
+                <w:t xml:space="preserve">Mixtures of numerous different n-alkanes: 2. Studies by X-ray diffraction and differential thermal analyses with increasing temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Ruffier-Meray</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouroukba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 40 (21), pp.5953-5956. </w:t>
+              <w:t xml:space="preserve">, 1999, 40 (8), pp.2129-2137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(99)00045-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(98)00409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126114v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination and Representation of Binary and Ternary Diagrams of N-Hexacosane, N-Octacosane and N-Heptane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Behar</w:t>
+                <w:t xml:space="preserve">Multicomponent paraffin waxes and petroleum solid deposits: structural and thermodynamic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouroukba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 77 (12), pp.1253-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(98)00032-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:1998005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078905v1</w:t>
+                <w:t xml:space="preserve">hal-03126107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent paraffin waxes and petroleum solid deposits: structural and thermodynamic state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Petitjean</w:t>
+                <w:t xml:space="preserve">Solubility of Some n -Alkanes (C 23 , C 25 , C 26 , C 28 ) in Heptane, Methylcyclohexane, and Toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouroukba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(98)00032-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (5), pp.745-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je980027m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126107v1</w:t>
+                <w:t xml:space="preserve">hal-03126109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of Some n -Alkanes (C 23 , C 25 , C 26 , C 28 ) in Heptane, Methylcyclohexane, and Toluene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Determination and Representation of Binary and Ternary Diagrams of N-Hexacosane, N-Octacosane and N-Heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruffier-Meray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouroukba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je980027m⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:1998005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03126109v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4229,51 +4229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFC3104"/>
+    <w:nsid w:val="0E9C7FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-chevallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8540-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156208482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9684-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cheva@univ-tln.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andarair Gomes dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elaadssi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ouardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113505" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dirany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussam Hajjoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.01.185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3010012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Salvo-Comino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Rassas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Minot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bessueille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBWFVMTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P5SRBJ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2010.484748" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9082344" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805335f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gadenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Patrone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/21/215705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C79DA86CBEEDC9CEA7ECE5849E751AC3344F1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nihoul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.12.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z05WFVT1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Behar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0100084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M8WB29B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Briard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcht.2002.0978" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZK4Z1M9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0003501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X253D7SJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouroukba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitjean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dirand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pauly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00036-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/606DEA85DF752628DA11617E193F2117A5CDAECE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouroukba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dirand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(98)00409-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDWFKXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bourdet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(98)00410-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL2TNDL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruffier-Meray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(99)00045-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQCGSB5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02078905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(98)00032-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M2ZDCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je980027m" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJQJ94CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL012N" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-chevallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8540-2177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156208482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9684-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cheva@univ-tln.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andarair Gomes dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elaadssi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ouardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113505" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dirany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussam Hajjoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.01.185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3010012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coral Salvo-Comino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Rassas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Minot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bessueille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBWFVMTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P5SRBJ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9082344" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2010.484748" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805335f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gadenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Patrone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/21/215705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C79DA86CBEEDC9CEA7ECE5849E751AC3344F1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nihoul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.12.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z05WFVT1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Behar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0100084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M8WB29B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Briard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcht.2002.0978" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZK4Z1M9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0003501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X253D7SJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouroukba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitjean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dirand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pauly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00036-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/606DEA85DF752628DA11617E193F2117A5CDAECE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruffier-Meray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dirand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(99)00045-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQCGSB5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Provost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bourdet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouroukba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(98)00410-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL2TNDL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(98)00409-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDWFKXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(98)00032-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M2ZDCM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je980027m" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJQJ94CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02078905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Behar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL012N" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>