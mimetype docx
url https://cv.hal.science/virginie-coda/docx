--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -615,261 +615,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Polarization Rotator With Tunable Rotation Angle Composed of Three Wave Plates</w:t>
+                <w:t xml:space="preserve">Segmented Composite Optical Parametric Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andon A Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.014048. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10041220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482329v1</w:t>
+                <w:t xml:space="preserve">hal-02482332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmented Composite Optical Parametric Amplification</w:t>
+                <w:t xml:space="preserve">Broadband Polarization Rotator With Tunable Rotation Angle Composed of Three Wave Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A Rangelov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.1220. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.014048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10041220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482332v1</w:t>
+                <w:t xml:space="preserve">hal-02482329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband integrated polarization beam splitting based on anisotropic adiabatic transfer of light</w:t>
               </w:r>
@@ -1347,291 +1347,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running electric field gratings for detection of coherent radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic build-up of photo-induced waveguides in biased photorefractive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
+                <w:t xml:space="preserve">T. Mengis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alonzo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001078⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 355, pp.382-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154454v1</w:t>
+                <w:t xml:space="preserve">hal-01244346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic build-up of photo-induced waveguides in biased photorefractive media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Ciret</w:t>
+                <w:t xml:space="preserve">Running electric field gratings for detection of coherent radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mengis</w:t>
+                <w:t xml:space="preserve">M. Jazbinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gorram</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gunter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 355, pp.382-390. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1078-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244346v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling-length phase matching for nonlinear optical frequency conversion in parallel waveguides</w:t>
               </w:r>
@@ -1715,369 +1715,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog to electromagnetically induced transparency and Autler-Townes effect demonstrated with photoinduced coupled waveguides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband adiabatic light transfer in optically induced waveguide arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.013840. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.013840⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.013806(6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.013806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240322v1</w:t>
+                <w:t xml:space="preserve">hal-00771047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband adiabatic light transfer in optically induced waveguide arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+                <w:t xml:space="preserve">Analog to electromagnetically induced transparency and Autler-Townes effect demonstrated with photoinduced coupled waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.N. Neshev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.013806(6). </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.013840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.013806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.013840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771047v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar achromatic multiple beam splitter by adiabatic light transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (18), pp.3789-3791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of second-harmonic generation in a photovoltaic photorefractive quadratic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,467 +2235,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization and configuration dependence of beam self-focusing in photorefractive LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable one and two dimensional waveguides in strontium barium niobate induced by lateral illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Safioui</w:t>
+                <w:t xml:space="preserve">P. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chauvet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390, pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441844v1</w:t>
+                <w:t xml:space="preserve">hal-00294745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk channel-type reconfigurable light-induced waveguides recorded by crossed lateral illumination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coda</w:t>
+                <w:t xml:space="preserve">Polarization and configuration dependence of beam self-focusing in photorefractive LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thévenin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Pettazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 95, pp.565-572. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.487-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3427-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.26.000487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00389709v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable one and two dimensional waveguides in strontium barium niobate induced by lateral illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Bulk channel-type reconfigurable light-induced waveguides recorded by crossed lateral illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.565-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3427-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294745v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New time-dependent photorefractive three-dimensional model : application to self-trapped beam with large bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Passier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,77 +2742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-doubling in self-induced waveguides in lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2871,77 +2871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D integrated optical interconnect induced by self-focused beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength, power and pulse duration influence on spatial soliton formation in AlGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 251, n° issues 1-3, pp.186-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,64 +3109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large self-deflection of soliton beams in LiNb03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4033,351 +4033,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-inspired broadband polarization rotators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing frequency conversion robustness by crystal segmentation and other techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NICE-2020, 2nd International Optics N.I.C.E. conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">, Oct 2020, NIce, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977993v1</w:t>
+                <w:t xml:space="preserve">hal-02977889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing phase-matching with segmented composite approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum-inspired broadband polarization rotators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Materials for Nonlinear Optics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zürich, Jan 2020, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">NICE-2020, 2nd International Optics N.I.C.E. conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482339v1</w:t>
+                <w:t xml:space="preserve">hal-02977993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing frequency conversion robustness by crystal segmentation and other techniques</w:t>
+                <w:t xml:space="preserve">Relaxing phase-matching with segmented composite approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICE-2020, 2nd International Optics N.I.C.E. conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, NIce, France</w:t>
+              <w:t xml:space="preserve">Complex Materials for Nonlinear Optics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, Jan 2020, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977889v1</w:t>
+                <w:t xml:space="preserve">hal-02482339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband integrated polarization beam splitting based on anisotropic adiabatic transfer of light</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Alrifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliya Dimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Alrifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliya Dimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5472,273 +5472,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial adiabatic passage of light in waveguide structures</w:t>
+                <w:t xml:space="preserve">Light Transfer in Coupled Detuned Photoinduced Waveguides and their Quantum Analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oukraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIST Mini Symposium on Spatial Adiabatic Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Okinawa Institute of Science and Technology, May 2016, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Nice Optics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330647v1</w:t>
+                <w:t xml:space="preserve">hal-01579499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Transfer in Coupled Detuned Photoinduced Waveguides and their Quantum Analogies</w:t>
+                <w:t xml:space="preserve">Spatial adiabatic passage of light in waveguide structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oukraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice Optics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">OIST Mini Symposium on Spatial Adiabatic Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Okinawa Institute of Science and Technology, May 2016, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579499v1</w:t>
+                <w:t xml:space="preserve">hal-01330647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage de lumière entre guides d’onde photoinduits et analogies avec des systèmes quantiques hors résonance</w:t>
               </w:r>
@@ -5813,501 +5813,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits polarons dans le niobate de lithium : modèle et interprétations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Mhaouech</w:t>
+                <w:t xml:space="preserve">Coupling length phase matching for third-order frequency downconversion in dual core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilbert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne - Journées Nationales Cristaux pour l'Optique (JNCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontier in Optics / Laser Science 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Oct 2015, San Jose, United States. pp.FM1F.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/fio.2015.fm1f.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275749v1</w:t>
+                <w:t xml:space="preserve">hal-01244422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling length phase matching in a pair of parallel waveguides for nonlinear optical frequency conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'15 - Photorefractive Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL Lausanne, Jun 2015, Villars, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog to quantum dynamics with light coupling in photoinduced waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petits polarons dans le niobate de lithium : modèle et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Mhaouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMEL 11, International Workshop on Control of Quantum Dynamics of Atoms, Molecules and Ensembles of Light</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nessebar, Bulgaria</w:t>
+              <w:t xml:space="preserve">Optique Bretagne - Journées Nationales Cristaux pour l'Optique (JNCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244399v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling length phase matching in parallel waveguides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analog to quantum dynamics with light coupling in photoinduced waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontier in Optics / Laser Science 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMEL 11, International Workshop on Control of Quantum Dynamics of Atoms, Molecules and Ensembles of Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nessebar, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/fio.2015.fm1f.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244418v1</w:t>
+                <w:t xml:space="preserve">hal-01244399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-accord de phase par couplage entre guides d’onde parallèles</w:t>
+                <w:t xml:space="preserve">Coupling length phase matching in parallel waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne - Journées Nationales Cristaux pour l'Optique (JNCO) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontier in Optics / Laser Science 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Oct 2015, San Jose, United States. pp.FM1F.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/fio.2015.fm1f.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244449v1</w:t>
+                <w:t xml:space="preserve">hal-01244418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-matched Raman-Nath diffraction at longitudinally running gratings for detection of coherent radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6316,207 +6325,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Jazbinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'15 - Photorefractive Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL Lausanne, Jun 2015, Villars, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling length phase matching for third-order frequency downconversion in dual core fibers</w:t>
+                <w:t xml:space="preserve">Quasi-accord de phase par couplage entre guides d’onde parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontier in Optics / Laser Science 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Bretagne - Journées Nationales Cristaux pour l'Optique (JNCO) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/fio.2015.fm1f.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244422v1</w:t>
+                <w:t xml:space="preserve">hal-01244449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light coupling between photoinduced waveguides and analogies to quantum physics</w:t>
               </w:r>
@@ -6621,1815 +6621,1815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric studies of propagation constants and refractive index changes in photoinduced waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
+                <w:t xml:space="preserve">Demonstration of reconfigurable optical functions inspired by quantum effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Photorefractive Effects, Materials and Devices, PR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Winchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLEO Europe - IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.IF 3.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931897v1</w:t>
+                <w:t xml:space="preserve">hal-01240338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of EIT functionalities and Autler-Townes effect with photoinduced waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Interferometric studies of propagation constants and refractive index changes in photoinduced waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Photorefractive Effects, Materials and Devices, PR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931895v1</w:t>
+                <w:t xml:space="preserve">hal-00931897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical analogue to Electromagnetically Induced Transparency and Autler-Townes effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of EIT functionalities and Autler-Townes effect with photoinduced waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO:2013 Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Jose, United States. pp.QF1D.6</w:t>
+              <w:t xml:space="preserve">14th International Conference on Photorefractive Effects, Materials and Devices, PR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240334v1</w:t>
+                <w:t xml:space="preserve">hal-00931895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of reconfigurable optical functions inspired by quantum effects</w:t>
+                <w:t xml:space="preserve">All optical analogue to Electromagnetically Induced Transparency and Autler-Townes effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe - IQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.IF 3.4</w:t>
+              <w:t xml:space="preserve">CLEO:2013 Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose, United States. pp.QF1D.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240338v1</w:t>
+                <w:t xml:space="preserve">hal-01240334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar n-fold beam splitter based on adiabatic light transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Études et réalisations de structures optiques par illumination latérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.P7.05</w:t>
+              <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738739v1</w:t>
+                <w:t xml:space="preserve">hal-00738930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar achromatic multiple beam splitter based on adiabatic light transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Achromatic and reconfigurable adiabatic light transfer in photoinduced waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">EOSAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738743v1</w:t>
+                <w:t xml:space="preserve">hal-00738740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage optique 1×N par transfert adiabatique vers un réseau de guides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Light propagation in photoinduced dynamic structures using Ferroelectric crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">II Ukrainian - Polish - Lithuanian Meeting on Ferroelectrics Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738745v1</w:t>
+                <w:t xml:space="preserve">hal-00738736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achromatic adiabatic light transfer in photo-induced waveguide array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Routage optique 1×N par transfert adiabatique vers un réseau de guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738742v1</w:t>
+                <w:t xml:space="preserve">hal-00738745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études et réalisations de structures optiques par illumination latérale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Planar achromatic multiple beam splitter based on adiabatic light transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738930v1</w:t>
+                <w:t xml:space="preserve">hal-00738743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achromatic and reconfigurable adiabatic light transfer in photoinduced waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Planar n-fold beam splitter based on adiabatic light transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECOC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.P7.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738740v1</w:t>
+                <w:t xml:space="preserve">hal-00738739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light propagation in photoinduced dynamic structures using Ferroelectric crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Achromatic adiabatic light transfer in photo-induced waveguide array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Ukrainian - Polish - Lithuanian Meeting on Ferroelectrics Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738736v1</w:t>
+                <w:t xml:space="preserve">hal-00738742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de guides photo-induits à constante de couplage ajustable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Photoinduced structures for the control of spatial modulation instabilities and for discrete optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque en l'honneur de Jérôme Léon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603684v1</w:t>
+                <w:t xml:space="preserve">hal-00645797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding and controlling light in photorefractive media by light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux de guides photo-induits à constante de couplage ajustable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on "Correlation Optics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Chernivtsi, Ukraine</w:t>
+              <w:t xml:space="preserve">Optique Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645777v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced waveguide arrays with tunable defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Guiding and controlling light in photorefractive media by light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting on Photorefractive Materials Effects and Devices: Light in Nonlinear Structured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ensenada, Mexico</w:t>
+              <w:t xml:space="preserve">10th International Conference on "Correlation Optics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chernivtsi, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645786v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced structures for the control of spatial modulation instabilities and for discrete optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced waveguide arrays with tunable defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en l'honneur de Jérôme Léon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Topical Meeting on Photorefractive Materials Effects and Devices: Light in Nonlinear Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ensenada, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645797v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de formation anisotrope des guides canaux photo-induit par effet photoréfractif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. .Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8575,77 +8575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic channel waveguides photoinduced by crossed lateral illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Germany. pp.A VOIR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,316 +8664,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton-induced waveguides in photorefractive LiNbO3 crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurable light-induced channel waveguides recorded by crossed lateral illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future In Light</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">PR 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Germany. pp.2-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476917v1</w:t>
+                <w:t xml:space="preserve">hal-00392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable light-induced channel waveguides recorded by crossed lateral illumination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soliton-induced waveguides in photorefractive LiNbO3 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Passier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Germany. pp.2-22</w:t>
+              <w:t xml:space="preserve">Future In Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392135v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induction de structures photoniques reconfigurables par illumination latérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, VALPRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8992,631 +8992,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One and two-dimensional reconfigurable light induced waveguides and their dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Gorram</w:t>
+                <w:t xml:space="preserve">Polarization dependence of beam self-focusing in LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pettazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM 6 819</w:t>
+              <w:t xml:space="preserve">First Mediterranean Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328619v1</w:t>
+                <w:t xml:space="preserve">hal-00328628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D junctions and couplers induced by spatial solitons in photorefractive medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+                <w:t xml:space="preserve">One and two-dimensional reconfigurable light induced waveguides and their dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Mediterranean Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">EOS annual meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM 6 819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328625v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dependence of beam self-focusing in LiNbO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jassem Safioui</w:t>
+                <w:t xml:space="preserve">3D junctions and couplers induced by spatial solitons in photorefractive medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Mediterranean Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328628v1</w:t>
+                <w:t xml:space="preserve">hal-00328625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic conversion in photorefractive soliton waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Second harmonic generation in self-induced waveguides in Lithium Niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting Optical MicroSystems 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Capri, Italy</w:t>
+              <w:t xml:space="preserve">ROMOPTO 2006: Eighth Conference on Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sibiu, Romania. pp.678515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422201v1</w:t>
+                <w:t xml:space="preserve">hal-00328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation in self-induced waveguides in Lithium Niobate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Harmonic conversion in photorefractive soliton waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Centini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMOPTO 2006: Eighth Conference on Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sibiu, Romania. pp.678515</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting Optical MicroSystems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328766v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR Self-Focusing in lithium niobate by means of second harmonic generated seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced waveguides created by second harmonic generation in Lithium Niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,64 +9805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons as a novel technique to realise volume waveguides and circuits in lithium niobate: towards 3D integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lehau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9930,51 +9930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-doubling in self-induced waveguides in Lithium Niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,451 +10019,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex waveguide trajectory induced by spatial soliton in LiNbO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Complex waveguide trajectories induced by photorefractive solitons in LiNbO3 : a step toward 3–D optical circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jager</w:t>
+                <w:t xml:space="preserve">S.P Gorza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cambournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Sanya, hainan,, China. Vol. 99, pp. 494-499 (2005)</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.P.FA.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103356v1</w:t>
+                <w:t xml:space="preserve">hal-00095217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides photoinduits par solitons dans des matériaux ferroélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Complex waveguide trajectory induced by spatial soliton in LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Cambournac</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées Nationales des Cristaux pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, ECULLY, France. Recueil des communications JNCO 2005 p. EOP2</w:t>
+              <w:t xml:space="preserve">dans 10th International Conference on Photorefractive Effects, Materials and Devices. OSA Trends in Optics and Photonics Series.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Sanya, hainan,, China. Vol. 99, pp. 494-499 (2005)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103348v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex waveguide trajectories induced by photorefractive solitons in LiNbO3 : a step toward 3–D optical circuitry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Guides photoinduits par solitons dans des matériaux ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cambournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes journées Nationales des Cristaux pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, ECULLY, France. Recueil des communications JNCO 2005 p. EOP2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P Gorza</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00095217v1</w:t>
+                <w:t xml:space="preserve">hal-00103348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Kerr spatial solitons in AlGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10507,77 +10507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr spatial solitons at telecommunication wavelengths in AlGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10608,90 +10608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons spatiaux Kerr dans un guide plan AlGaAs aux longueurs d'onde des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cambournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10806,51 +10806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-I. Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Ferraro, S.Grilli et P. De Natale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectric Crystals for Photonic Applications</w:t>
@@ -11155,51 +11155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Safioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pettazzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Passier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.11.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSC60ZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Swain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Aya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2017.8086660" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244449v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. .Devaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gorram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Passier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328628v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Vlad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cambournac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Safioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pettazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000487" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Passier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.11.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSC60ZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Swain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Aya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2017.8086660" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. .Devaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gorram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Passier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Vlad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cambournac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>