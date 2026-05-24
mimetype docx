--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -615,261 +615,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmented Composite Optical Parametric Amplification</w:t>
+                <w:t xml:space="preserve">Broadband Polarization Rotator With Tunable Rotation Angle Composed of Three Wave Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A Rangelov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.1220. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.014048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10041220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482332v1</w:t>
+                <w:t xml:space="preserve">hal-02482329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Polarization Rotator With Tunable Rotation Angle Composed of Three Wave Plates</w:t>
+                <w:t xml:space="preserve">Segmented Composite Optical Parametric Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andon A Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.014048. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10041220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482329v1</w:t>
+                <w:t xml:space="preserve">hal-02482332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband integrated polarization beam splitting based on anisotropic adiabatic transfer of light</w:t>
               </w:r>
@@ -1347,291 +1347,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic build-up of photo-induced waveguides in biased photorefractive media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Running electric field gratings for detection of coherent radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mengis</w:t>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gorram</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jazbinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gunter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1078-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244346v1</w:t>
+                <w:t xml:space="preserve">hal-01154454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running electric field gratings for detection of coherent radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Coda</w:t>
+                <w:t xml:space="preserve">Anisotropic build-up of photo-induced waveguides in biased photorefractive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jazbinsek</w:t>
+                <w:t xml:space="preserve">T. Mengis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gunter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (6), pp.1078-1083. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 355, pp.382-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154454v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling-length phase matching for nonlinear optical frequency conversion in parallel waveguides</w:t>
               </w:r>
@@ -1734,90 +1734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband adiabatic light transfer in optically induced waveguide arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.013806(6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,90 +1994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar achromatic multiple beam splitter by adiabatic light transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (18), pp.3789-3791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of second-harmonic generation in a photovoltaic photorefractive quadratic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2241,103 +2241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable one and two dimensional waveguides in strontium barium niobate induced by lateral illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390, pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2496,90 +2496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk channel-type reconfigurable light-induced waveguides recorded by crossed lateral illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New time-dependent photorefractive three-dimensional model : application to self-trapped beam with large bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-doubling in self-induced waveguides in lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D integrated optical interconnect induced by self-focused beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength, power and pulse duration influence on spatial soliton formation in AlGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large self-deflection of soliton beams in LiNb03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,273 +5472,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Transfer in Coupled Detuned Photoinduced Waveguides and their Quantum Analogies</w:t>
+                <w:t xml:space="preserve">Spatial adiabatic passage of light in waveguide structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oukraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice Optics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">OIST Mini Symposium on Spatial Adiabatic Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Okinawa Institute of Science and Technology, May 2016, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579499v1</w:t>
+                <w:t xml:space="preserve">hal-01330647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial adiabatic passage of light in waveguide structures</w:t>
+                <w:t xml:space="preserve">Light Transfer in Coupled Detuned Photoinduced Waveguides and their Quantum Analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oukraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vittadello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIST Mini Symposium on Spatial Adiabatic Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Okinawa Institute of Science and Technology, May 2016, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Nice Optics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330647v1</w:t>
+                <w:t xml:space="preserve">hal-01579499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage de lumière entre guides d’onde photoinduits et analogies avec des systèmes quantiques hors résonance</w:t>
               </w:r>
@@ -5936,51 +5936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling length phase matching in a pair of parallel waveguides for nonlinear optical frequency conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,243 +6280,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched Raman-Nath diffraction at longitudinally running gratings for detection of coherent radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-accord de phase par couplage entre guides d’onde parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Biaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Gunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR'15 - Photorefractive Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL Lausanne, Jun 2015, Villars, Switzerland</w:t>
+              <w:t xml:space="preserve">Optique Bretagne - Journées Nationales Cristaux pour l'Optique (JNCO) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244452v1</w:t>
+                <w:t xml:space="preserve">hal-01244449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-accord de phase par couplage entre guides d’onde parallèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Biaggio</w:t>
+                <w:t xml:space="preserve">Phase-matched Raman-Nath diffraction at longitudinally running gratings for detection of coherent radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Jazbinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne - Journées Nationales Cristaux pour l'Optique (JNCO) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">PR'15 - Photorefractive Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL Lausanne, Jun 2015, Villars, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244449v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light coupling between photoinduced waveguides and analogies to quantum physics</w:t>
               </w:r>
@@ -6748,77 +6748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric studies of propagation constants and refractive index changes in photoinduced waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Photorefractive Effects, Materials and Devices, PR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6856,90 +6856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of EIT functionalities and Autler-Townes effect with photoinduced waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Photorefractive Effects, Materials and Devices, PR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7085,64 +7085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études et réalisations de structures optiques par illumination latérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7180,90 +7180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achromatic and reconfigurable adiabatic light transfer in photoinduced waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOSAM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7288,77 +7288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light propagation in photoinduced dynamic structures using Ferroelectric crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Ukrainian - Polish - Lithuanian Meeting on Ferroelectrics Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7377,351 +7377,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage optique 1×N par transfert adiabatique vers un réseau de guides</w:t>
+                <w:t xml:space="preserve">Planar achromatic multiple beam splitter based on adiabatic light transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738745v1</w:t>
+                <w:t xml:space="preserve">hal-00738743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar achromatic multiple beam splitter based on adiabatic light transfer</w:t>
+                <w:t xml:space="preserve">Routage optique 1×N par transfert adiabatique vers un réseau de guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738743v1</w:t>
+                <w:t xml:space="preserve">hal-00738745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar n-fold beam splitter based on adiabatic light transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.P7.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7759,90 +7759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achromatic adiabatic light transfer in photo-induced waveguide array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">518. WE-Heraeus-Seminar on Quantum Optical Analogies: a Bridge Between Classical and Quantum Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7867,51 +7867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced structures for the control of spatial modulation instabilities and for discrete optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,77 +8005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de guides photo-induits à constante de couplage ajustable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8100,90 +8100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding and controlling light in photorefractive media by light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8238,77 +8238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced waveguide arrays with tunable defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mengis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Meeting on Photorefractive Materials Effects and Devices: Light in Nonlinear Structured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Ensenada, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8333,77 +8333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de formation anisotrope des guides canaux photo-induit par effet photoréfractif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. .Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8575,77 +8575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic channel waveguides photoinduced by crossed lateral illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Germany. pp.A VOIR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,316 +8664,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable light-induced channel waveguides recorded by crossed lateral illumination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soliton-induced waveguides in photorefractive LiNbO3 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Passier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Safioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Germany. pp.2-22</w:t>
+              <w:t xml:space="preserve">Future In Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392135v1</w:t>
+                <w:t xml:space="preserve">hal-00476917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton-induced waveguides in photorefractive LiNbO3 crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurable light-induced channel waveguides recorded by crossed lateral illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future In Light</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">PR 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Germany. pp.2-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476917v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induction de structures photoniques reconfigurables par illumination latérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, VALPRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8998,51 +8998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of beam self-focusing in LiNbO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassem Safioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,303 +9320,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation in self-induced waveguides in Lithium Niobate</w:t>
+                <w:t xml:space="preserve">Harmonic conversion in photorefractive soliton waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Centini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMOPTO 2006: Eighth Conference on Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sibiu, Romania. pp.678515</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting Optical MicroSystems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328766v1</w:t>
+                <w:t xml:space="preserve">hal-00422201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic conversion in photorefractive soliton waveguides</w:t>
+                <w:t xml:space="preserve">Second harmonic generation in self-induced waveguides in Lithium Niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting Optical MicroSystems 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Capri, Italy</w:t>
+              <w:t xml:space="preserve">ROMOPTO 2006: Eighth Conference on Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sibiu, Romania. pp.678515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422201v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR Self-Focusing in lithium niobate by means of second harmonic generated seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9818,51 +9818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pettazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lehau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10025,51 +10025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex waveguide trajectories induced by photorefractive solitons in LiNbO3 : a step toward 3–D optical circuitry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,51 +10156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex waveguide trajectory induced by spatial soliton in LiNbO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,51 +10294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10393,51 +10393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Kerr spatial solitons in AlGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10507,51 +10507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr spatial solitons at telecommunication wavelengths in AlGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons spatiaux Kerr dans un guide plan AlGaAs aux longueurs d'onde des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11155,51 +11155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Safioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pettazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000487" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Passier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.11.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSC60ZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Swain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Aya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2017.8086660" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. .Devaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gorram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Passier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Vlad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cambournac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Safioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pettazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000487" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Passier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.11.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSC60ZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Swain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Aya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/867/1/012024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2017.8086660" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/fio.2015.fm1f.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244449v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. .Devaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gorram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Passier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Safioui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Centini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Vlad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cambournac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>