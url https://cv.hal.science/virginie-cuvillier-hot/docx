--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1350,545 +1350,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychaetes as annelid models to study ecoimmunology of marine organisms</w:t>
+                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A Tasiemski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6119/JMST-013-0718-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110800v1</w:t>
+                <w:t xml:space="preserve">hal-01081118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Function of the First Antibiotic Isolated from a Vent Organism: The Extremophile Metazoan Alvinella pompejana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01081118v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Function of the First Antibiotic Isolated from a Vent Organism: The Extremophile Metazoan Alvinella pompejana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jollivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95737. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (23), pp.ISSN 0944-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101011v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Devers</w:t>
+                <w:t xml:space="preserve">Polychaetes as annelid models to study ecoimmunology of marine organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie A Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (23), pp.ISSN 0944-1344. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6119/JMST-013-0718-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081622v1</w:t>
+                <w:t xml:space="preserve">hal-01110800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant cuticles: a trap for atmospheric phthalate contaminants</w:t>
               </w:r>
@@ -2135,51 +2135,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi</w:t>
+                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
@@ -2193,75 +2193,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93, pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136240v1</w:t>
+                <w:t xml:space="preserve">hal-00101561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi.</w:t>
+                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
@@ -2275,51 +2275,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93, pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101561v1</w:t>
+                <w:t xml:space="preserve">hal-00136240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility signaling and reproductive skew in queenless ants</w:t>
               </w:r>
@@ -3271,51 +3271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dewaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz Sepulveda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.143667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pinchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7141-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crewe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crewe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.11.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND19P5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dewaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz Sepulveda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.143667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pinchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7141-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crewe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crewe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.11.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND19P5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>