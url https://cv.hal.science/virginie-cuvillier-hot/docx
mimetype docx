--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -66,2612 +66,2880 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild bees and ubiquitous anthropogenic pollutants: Contamination rates and multilevel effects</w:t>
+                <w:t xml:space="preserve">France must protect pollinators over pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dewaele</w:t>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101770⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392 (6796), pp.366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aeg6003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218220v1</w:t>
+                <w:t xml:space="preserve">hal-05608530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent versatility shapes invasiveness in the tropical freshwater gastropod Melanoides tuberculata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of ubiquitous plasticizers on olfactory perception in the buff-tailed bumble bee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Habert</w:t>
+                <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
+                <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.99.143667⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-026-03050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101277v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to environmental doses of di-n-butyl phthalate but not di-2-ethylhexyl phthalate induces mortality in isolated and cold-stressed workers of Bombus terrestris L. (Hymenoptera: Apidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wild bees and ubiquitous anthropogenic pollutants: Contamination rates and multilevel effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122836⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (3), pp.101770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366149v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization Shifts Immunometabolism in a Common Bumblebee</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-dependent versatility shapes invasiveness in the tropical freshwater gastropod Melanoides tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+                <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
+                <w:t xml:space="preserve">Julie Offerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guillot</w:t>
+                <w:t xml:space="preserve">Claudia M Ortiz Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐catherine Holl</w:t>
+                <w:t xml:space="preserve">Rémi Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70743⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.45 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.99.143667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882167v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrates facing environmental contamination by endocrine disruptors: Novel evidences and recent insights</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute exposure to environmental doses of di-n-butyl phthalate but not di-2-ethylhexyl phthalate induces mortality in isolated and cold-stressed workers of Bombus terrestris L. (Hymenoptera: Apidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hautekèete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110712⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.122836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480067v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Peptides and Ectosymbiotic Relationships: Involvement of a Novel Type IIa Crustin in the Life Cycle of a Deep-Sea Vent Shrimp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+                <w:t xml:space="preserve">Urbanization Shifts Immunometabolism in a Common Bumblebee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Diego Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01511⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.e70743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933389v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational Immune Priming in the Field: Maternal Environmental Experience Leads to Differential Immune Transfer to Oocytes in the Marine Annelid Hediste diversicolor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invertebrates facing environmental contamination by endocrine disruptors: Novel evidences and recent insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10120989⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.110712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480064v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial Peptides and Ectosymbiotic Relationships: Involvement of a Novel Type IIa Crustin in the Life Cycle of a Deep-Sea Vent Shrimp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Diego Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothée Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597852v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate pollution in an Amazonian rainforest</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transgenerational Immune Priming in the Field: Maternal Environmental Experience Leads to Differential Immune Transfer to Oocytes in the Marine Annelid Hediste diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hautekèete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7141-z⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10120989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344742v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal immune benefit based on complementary production of antibiotics by the leech Hirudo verbana and its gut symbiont Aeromonas veronii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1527-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep17498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239548v1</w:t>
+                <w:t xml:space="preserve">hal-01597852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Phthalate pollution in an Amazonian rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (16), pp.16865-16872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7141-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01081118v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Function of the First Antibiotic Isolated from a Vent Organism: The Extremophile Metazoan Alvinella pompejana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Reciprocal immune benefit based on complementary production of antibiotics by the leech Hirudo verbana and its gut symbiont Aeromonas veronii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095737⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101011v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081622v1</w:t>
+                <w:t xml:space="preserve">hal-01081118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychaetes as annelid models to study ecoimmunology of marine organisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A Tasiemski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6119/JMST-013-0718-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (23), pp.ISSN 0944-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110800v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant cuticles: a trap for atmospheric phthalate contaminants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and Function of the First Antibiotic Isolated from a Vent Organism: The Extremophile Metazoan Alvinella pompejana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860525v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial challenge promotes the regenerative process of the injured central nervous system of the medicinal leech by inducing the synthesis of antimicrobial peptides in neurons and microglia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Polychaetes as annelid models to study ecoimmunology of marine organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Leippe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie A Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6119/JMST-013-0718-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350100v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ant cuticles: a trap for atmospheric phthalate contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoir</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christidès J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 441, pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101561v1</w:t>
+                <w:t xml:space="preserve">hal-00860525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial challenge promotes the regenerative process of the injured central nervous system of the medicinal leech by inducing the synthesis of antimicrobial peptides in neurons and microglia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Leippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93, pp.149-153</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (2), pp.1083-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136240v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility signaling and reproductive skew in queenless ants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 68, pp.1209-1219</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93, pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136242v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility signalling and reproductive skew in queenless ants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Peeters</w:t>
+                <w:t xml:space="preserve">Biogenic amine levels, reproduction and social dominance in the queenless ant Streblognathus peetersi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93, pp.149-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02384750v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fertility signaling and reproductive skew in queenless ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.1209-1219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fertility signalling and reproductive skew in queenless ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Crewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68 (5), pp.1209-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2003.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reproductive monopoly enforced by sterile police workers in a queenless ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.970-975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2681,154 +2949,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal pollution and immune phenotype change in a model species of marine worms, Hediste diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2838,293 +3106,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence/conservation of immune processes involved in the establishment of ectosymbiosis between coastal and hydrothermal annelids inhabiting extreme environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3271,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dewaele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz Sepulveda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.143667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pinchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7141-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crewe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crewe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.11.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND19P5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bachelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dolfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-026-03050-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dewaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz Sepulveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.143667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pinchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7141-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crewe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crewe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.11.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND19P5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>