--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1618,307 +1618,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Devers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schaffner</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (23), pp.ISSN 0944-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081118v1</w:t>
+                <w:t xml:space="preserve">hal-01081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant cuticular response to phthalate pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of ecological doses of an anthropogenic pollutant on a terrestrial species, the ant Lasius niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3272-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Function of the First Antibiotic Isolated from a Vent Organism: The Extremophile Metazoan Alvinella pompejana</w:t>
               </w:r>
@@ -3539,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bachelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dolfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-026-03050-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dewaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz Sepulveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.143667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pinchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7141-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crewe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crewe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.11.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND19P5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aeg6003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bachelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dolfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-026-03050-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dewaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Ortiz Sepulveda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.143667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pinchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7141-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3272-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaffner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNMZ06WJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Jung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095737" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Tasiemski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6119/JMST-013-0718-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christid&#232;s J.-P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCH2RMN3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crewe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peeters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crewe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.11.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ND19P5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>